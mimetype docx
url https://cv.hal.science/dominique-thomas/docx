--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -619,1044 +619,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of washing cycles on the performances of face masks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+                <w:t xml:space="preserve">Investigation of the Possibility of Application of Metal Fibrous Media in the Process of Filtration of Liquid Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Pfrimmer</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Floc’hlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105914⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13101633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463657v1</w:t>
+                <w:t xml:space="preserve">hal-03826900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Possibility of Application of Metal Fibrous Media in the Process of Filtration of Liquid Aerosols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Floc’hlay</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13101633⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826900v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the fibre diameter polydispersity on the permeability of nonwoven filter media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the volatilization of Cesium and Rhenium in the waste vitrification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 558, pp.153381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.24731⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04743329v1</w:t>
+                <w:t xml:space="preserve">cea-03442399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the volatilization of Cesium and Rhenium in the waste vitrification process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the fibre diameter polydispersity on the permeability of nonwoven filter media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (7), pp.4138-4150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.24731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03442399v1</w:t>
+                <w:t xml:space="preserve">hal-04743329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">Impact of washing cycles on the performances of face masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">Marielle Pfrimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.105914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the porosity of a pseudo-spherical nanostructured particle deposit formed by filtration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airflow characterization within the pleat channel of HEPA filters with mini pleats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Alilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Nuvoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+                <w:t xml:space="preserve">Thomas Gélain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+                <w:t xml:space="preserve">Nathalie Bardin‐monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151, pp.105681. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (S1), pp.S693-S702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2020.105681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.24025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204984v1</w:t>
+                <w:t xml:space="preserve">hal-03463669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow characterization within the pleat channel of HEPA filters with mini pleats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A performance evaluation and inter-laboratory comparison of community face coverings media in the context of covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gélain</w:t>
+                <w:t xml:space="preserve">Mathieu Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bardin‐monnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Mocho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.24025⟩</w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.200615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.200615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463669v1</w:t>
+                <w:t xml:space="preserve">hal-03207088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance evaluation and inter-laboratory comparison of community face coverings media in the context of covid-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the porosity of a pseudo-spherical nanostructured particle deposit formed by filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Nuvoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (6), pp.200615. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.105681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4209/aaqr.200615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2020.105681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207088v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precoating for improving the cleaning of filter media clogged with metallic nanoparticles</w:t>
               </w:r>
@@ -1770,443 +1770,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of dust filters challenged with metallic nanoparticles: influence of atmospheric aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
+                <w:t xml:space="preserve">Influence of relative humidity on HEPA filters during and after loading with soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (7), pp.790-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.02.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1726278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502704v1</w:t>
+                <w:t xml:space="preserve">hal-02615840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative humidity on HEPA filters during and after loading with soot particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Godoy</w:t>
+                <w:t xml:space="preserve">Filtration of airborne particles by a trickle granular bed: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Khirouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1726278⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (25), pp.3387-3395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1609592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615840v1</w:t>
+                <w:t xml:space="preserve">hal-02974854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration of airborne particles by a trickle granular bed: a modelling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
+                <w:t xml:space="preserve">Performance of a Diesel Particle Filter Damaged by Drilling Holes in the Filter Walls to Simulate Internal Micro-cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1609592⟩</w:t>
+              <w:t xml:space="preserve">Emission Control Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.442-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40825-020-00172-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974854v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Diesel Particle Filter Damaged by Drilling Holes in the Filter Walls to Simulate Internal Micro-cracks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+                <w:t xml:space="preserve">Regeneration of dust filters challenged with metallic nanoparticles: influence of atmospheric aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Khirouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
+                <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emission Control Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (4), pp.442-449. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40825-020-00172-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021970v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filtration des nanoparticules</w:t>
               </w:r>
@@ -2218,64 +2218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, J3402, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pacault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2469,51 +2469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Wingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2558,395 +2558,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trickle bed applied to the post-treatment of blast furnace dust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of fibrous filters for aerosol filtration in predominant Brownian diffusion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/apj.2161⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.420-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745753v1</w:t>
+                <w:t xml:space="preserve">hal-01828938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic analysis tool for the determination of primary particle size, overlap coefficient and specific surface area of nanoparticles aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ribeyre</w:t>
+                <w:t xml:space="preserve">Laura Lintis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lintis</w:t>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126, pp.122 - 132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of fibrous filters for aerosol filtration in predominant Brownian diffusion conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trickle bed applied to the post-treatment of blast furnace dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 207, pp.420-426. </w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.06.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/apj.2161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828938v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of relative humidity on a nanostructured filter cake – Experimental and modelling approaches</w:t>
               </w:r>
@@ -3088,64 +3088,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Wingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -3177,369 +3177,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pleat Deformation on Pressure Drop for a High-Efficiency Particulate Air Filter: A Small-Scale Experimental Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the deep granular bed clogging by nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Wingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourrous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Nerisson</w:t>
+                <w:t xml:space="preserve">D. Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. C. Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4034711⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 176, pp.384 - 394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475044v1</w:t>
+                <w:t xml:space="preserve">hal-01432076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the deep granular bed clogging by nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Charvet</w:t>
+                <w:t xml:space="preserve">Influence of Pleat Deformation on Pressure Drop for a High-Efficiency Particulate Air Filter: A Small-Scale Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nerisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bémer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">J. C. Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 176, pp.384 - 394. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2016.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4034711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432076v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modeling of pressure drop of HEPA filters clogged with ultrafine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nerisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 289, pp.109 - 117. </w:t>
@@ -3628,51 +3628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3717,1537 +3717,1537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Density in ELPI Data Post-Treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bémer</w:t>
+                <w:t xml:space="preserve">Editorial note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2015.1117568⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (1, SI), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264856v1</w:t>
+                <w:t xml:space="preserve">hal-01273376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial note</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+                <w:t xml:space="preserve">On the Importance of Density in ELPI Data Post-Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 156 (1, SI), pp.1. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (12), pp.1263-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2015.1117568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273376v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Single-Photon Emission and X-Ray Computed Tomography to visualize aerosol deposition in pleated filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the effective density of airborne nanoparticles using multiple charging correction in a tandem DMA/ELPI setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bémer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Karcher</w:t>
+                <w:t xml:space="preserve">Florence Grippari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.2629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2629-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960715v1</w:t>
+                <w:t xml:space="preserve">hal-01140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed bed photocatalytic reactor for formaldehyde degradation: Experimental and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Cloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 249, pp.121-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2014.03.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the effective density and primary particle diameter of airborne nanoparticles produced by spark discharge using mobility and mass measurements (tandem DMA/APM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataiia Estefania Paez Coy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.2418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-014-2418-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the effective density of airborne nanoparticles using multiple charging correction in a tandem DMA/ELPI setup</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure drop model for nanostructured deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-014-2629-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01140067v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure drop model for nanostructured deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of bubble column performance for nanoparticle collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.09.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 271, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274051v1</w:t>
+                <w:t xml:space="preserve">hal-00956685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream particle puffs emitted during pulse-jet cleaning of a baghouse wood dust collector: Influence of operating conditions and filter surface treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">Measurement of the Nanoparticles Distribution in Flat and Pleated Filters During Clogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.028⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (4), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2013.878453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00991416v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of water adsorption - condensation isotherms on beds of nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vallières</w:t>
+                <w:t xml:space="preserve">Downstream particle puffs emitted during pulse-jet cleaning of a baghouse wood dust collector: Influence of operating conditions and filter surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.03.027⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 261, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990920v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bubble column performance for nanoparticle collection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+                <w:t xml:space="preserve">Modelling of water adsorption - condensation isotherms on beds of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grévillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.01.040⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956685v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Nanoparticles Distribution in Flat and Pleated Filters During Clogging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+                <w:t xml:space="preserve">Combination of Single-Photon Emission and X-Ray Computed Tomography to visualize aerosol deposition in pleated filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2013.878453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00943043v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of clogging and cleaning cycles of a pleated cartridge filter used in a thermal spraying process to filter ultrafine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grippari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 234, pp.1-6. </w:t>
@@ -5297,51 +5297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of granular bed filtration of ultra fine particles emittted by a thermal spraying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,51 +5439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the count median diameter of nanoaerosols by simultaneously measuring their number and lung deposited surface area concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Witschger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5594,77 +5594,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp.32-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5710,51 +5710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating three direct-reading instruments based on diffusion charging to measure surface area concentrations in polydisperse nanoaerosols in molecular and transition regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Witschger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability modeling of fibrous media with bimodal fiber size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6007,51 +6007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (4), pp.304-310. </w:t>
@@ -6127,51 +6127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6346,298 +6346,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the pressure drop across HEPA filters during cake filtration in the presence of humidity</w:t>
+                <w:t xml:space="preserve">Discussion about the thermal rebound of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+                <w:t xml:space="preserve">G. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">S. Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.11.033⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78, pp. 125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554735v1</w:t>
+                <w:t xml:space="preserve">hal-00604745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion about the thermal rebound of nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the pressure drop across HEPA filters during cake filtration in the presence of humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chazelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Thomas</w:t>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bemer</w:t>
+                <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78, pp. 125-131. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (2), pp.616-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604745v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can bubble columns be an alternative to fibrous filters for nanoparticles collection?</w:t>
               </w:r>
@@ -6712,429 +6712,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Humidity on Clogging of Flat and Pleated HEPA Filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+                <w:t xml:space="preserve">Consequences of high transitory airflows generated by segmented pulse-jet cleaning of dust collector filter bags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">S. Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2010.510154⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 201 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533694v1</w:t>
+                <w:t xml:space="preserve">hal-00480477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of Liquid Semi-Volatile Aerosols Collected on Fibrous Filters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+                <w:t xml:space="preserve">Influence of Humidity on Clogging of Flat and Pleated HEPA Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Calle-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (5), pp.395-404. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 44, pp.1065-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2010.510154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786821003674244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00482696v1</w:t>
+                <w:t xml:space="preserve">hal-00533694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of high transitory airflows generated by segmented pulse-jet cleaning of dust collector filter bags</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Regnier</w:t>
+                <w:t xml:space="preserve">Evaporation of Liquid Semi-Volatile Aerosols Collected on Fibrous Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.02.036⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (5), pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786821003674244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00480477v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas permeability: A simple and efficient method for testing membrane material/solvent compatibility for membrane contactors applications</w:t>
               </w:r>
@@ -7276,51 +7276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7418,51 +7418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7547,51 +7547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,77 +7664,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration des nanoparticules: un problème de taille?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de Notes Documentaires – Hygiène et Sécurité du Travail,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 211, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7785,64 +7785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hygiène et sécurité du travail - Cahiers de notes documentaires, 211 (ND 2288), pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7906,51 +7906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7992,103 +7992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of pulse-jet cleaning of bag filters supported by rigid rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 172 (2), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8113,51 +8113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration des aérosols - Performances des médias filtrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8398,51 +8398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Contal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8493,51 +8493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosivité de poussières: relation entre la cinétique de combustion et la violence de l'explosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8735,103 +8735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des dépoussiéreurs à média filtrant. Etude sur média plan et sur pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, nd 2202 - 194, pp.7-14</w:t>
@@ -9032,265 +9032,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une micro rupture d'un filtre à particules pour moteurs diesel sur l'efficacité de filtration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Performances des médias pour la filtration des nanoparticules métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Khirouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ASFERA - Association française d'études et de recherches sur les aérosols, Jan 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">, ASFERA - Association Ffançaise d'études et de recherches sur les aérosols, Jan 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497468v1</w:t>
+                <w:t xml:space="preserve">hal-02497442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des médias pour la filtration des nanoparticules métalliques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
+                <w:t xml:space="preserve">Influence d'une micro rupture d'un filtre à particules pour moteurs diesel sur l'efficacité de filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ASFERA - Association Ffançaise d'études et de recherches sur les aérosols, Jan 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">, ASFERA - Association française d'études et de recherches sur les aérosols, Jan 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497442v1</w:t>
+                <w:t xml:space="preserve">hal-02497468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration de particules de suies - influence de l'humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9363,90 +9363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'évolution des performances de médias fibreux au cours de leur colmatage par des particules nanostructurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2019 - 32ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association française d'études et de recherches sur les aérosols, Jan 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9474,817 +9474,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la phase de filtration profonde et de la transition vers la phase de filtration en surface pour des filtres THE colmatés avec des aérosols manométriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+                <w:t xml:space="preserve">Intensification of nanoparticles collection efficiency on a bubble column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.37</w:t>
+              <w:t xml:space="preserve">FILTECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G02-03-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872999v1</w:t>
+                <w:t xml:space="preserve">hal-00877170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la phase de filtration profonde et de la transition vers la phase de filtration en surface pour des filtres THE colmatés avec des aérosols nanométriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+                <w:t xml:space="preserve">Influence de l'humidité relative de l'air sur les performances des filtres a particules vis-à-vis d'aérosols nanostructurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grévillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.117</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872429v1</w:t>
+                <w:t xml:space="preserve">hal-00872432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of nanoparticles collection efficiency on a bubble column</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Filtration des aérosols issus des fumées de projection thermique des métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grippari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FILTECH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G02-03-008</w:t>
+              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877170v1</w:t>
+                <w:t xml:space="preserve">hal-00872433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'humidité relative de l'air sur les performances des filtres a particules vis-à-vis d'aérosols nanostructurés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vallières</w:t>
+                <w:t xml:space="preserve">Simulation numérique pour l'évaluation a priori de l'efficacité d'un épurateur autonome dans un bureau - Application au cas du formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Cloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Grévillot</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.036</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872432v1</w:t>
+                <w:t xml:space="preserve">hal-00872435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique pour l'évaluation a priori de l'efficacité d'un épurateur autonome dans un bureau - Application au cas du formaldéhyde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gérardin</w:t>
+                <w:t xml:space="preserve">Collecte des particules ultrafines à l'aide d'une colonne à bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noel Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.156</w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872435v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration des aérosols issus des fumées de projection thermique des métaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An experimental protocol to analyze the structure of nanoparticles deposit in pleats of industrial HEPA filters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.060</w:t>
+              <w:t xml:space="preserve">FILTECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G17-01-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872433v1</w:t>
+                <w:t xml:space="preserve">hal-00877169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physique d'aérosols nanostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataiia Estefania Paez Coy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10316,536 +10299,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte des particules ultrafines à l'aide d'une colonne à bulles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Une solution alternative aux médias fibreux pour la collecte de nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.038</w:t>
+              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872998v1</w:t>
+                <w:t xml:space="preserve">hal-00872430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental protocol to analyze the structure of nanoparticles deposit in pleats of industrial HEPA filters.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+                <w:t xml:space="preserve">PleatLab: A pleat scale simulation environment for filtration simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wiegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FILTECH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G17-01-123</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G18-03-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877169v1</w:t>
+                <w:t xml:space="preserve">hal-00877172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une solution alternative aux médias fibreux pour la collecte de nanoparticules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+                <w:t xml:space="preserve">Etude de la phase de filtration profonde et de la transition vers la phase de filtration en surface pour des filtres THE colmatés avec des aérosols nanométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.022</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872430v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PleatLab: A pleat scale simulation environment for filtration simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+                <w:t xml:space="preserve">Etude de la phase de filtration profonde et de la transition vers la phase de filtration en surface pour des filtres THE colmatés avec des aérosols manométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FILTECH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G18-03-164</w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877172v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-Simulation of depth filtration in pleated filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10883,77 +10883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation de gouttes ondoloïdes déposées sur fibres : mise en évidence d'un comportement atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11017,51 +11017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11125,64 +11125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11201,338 +11201,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol deposit characterization in pleated filter via single-emission computed tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Karcher</w:t>
+                <w:t xml:space="preserve">Can bubble columns be an alternative to fibrous filters for nanoparticles collection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Filtration Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Graz, Austria. pp.G27-02-044</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Graz, Austria. pp.G14-02-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873257v1</w:t>
+                <w:t xml:space="preserve">hal-00873250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can bubble columns be an alternative to fibrous filters for nanoparticles collection?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
+                <w:t xml:space="preserve">Aerosol deposit characterization in pleated filter via single-emission computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Filtration Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Graz, Austria. pp.G14-02-159</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Graz, Austria. pp.G27-02-044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873250v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration des fumées de métallisation : Caractérisation des agglomérats de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grippari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.278</w:t>
@@ -11587,51 +11587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11656,64 +11656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la perte de charge de médias non tissés composés de mélanges binaires de fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11751,90 +11751,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention du risque chimique et développement durable : un couplage responsable entre créativité, génie des procédés et attractivité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11853,653 +11853,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du réentrainement en phase vapeur d'aérosols liquides semi-volatils après filtration sur filtre à fibres</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk assessment of the ignitability and explosivity of aluminium nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bruges, Belgium. pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873329v1</w:t>
+                <w:t xml:space="preserve">ineris-00970609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'humidité sur le colmatage de filtres THE à petits plis par des aérosols hygroscopique et non-hygroscopique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+                <w:t xml:space="preserve">Etude du réentrainement en phase vapeur d'aérosols liquides semi-volatils après filtration sur filtre à fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Joubert et al</w:t>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873325v1</w:t>
+                <w:t xml:space="preserve">hal-00873329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of the ignitability and explosivity of aluminium nanopowders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'humidité sur le colmatage de filtres THE à petits plis par des aérosols hygroscopique et non-hygroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bruges, Belgium. pp.187-194</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Joubert et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970609v1</w:t>
+                <w:t xml:space="preserve">hal-00873325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art de la mesure de l'efficacité des Appareils de Protection Respiratoire et description d'un nouveau banc de test des APR dédié aux nanoparticules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Performance des filtres à fibres chargées électriquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grippari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Brochot et al</w:t>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Chazelet et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873313v1</w:t>
+                <w:t xml:space="preserve">hal-00873320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des filtres à fibres chargées électriquement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Etat de l'art de la mesure de l'efficacité des Appareils de Protection Respiratoire et description d'un nouveau banc de test des APR dédié aux nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Michielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Chazelet et al</w:t>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Brochot et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873320v1</w:t>
+                <w:t xml:space="preserve">hal-00873313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammabilité et explosivité des nanopoudres : effets-nano ou nano-effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12589,51 +12589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12710,51 +12710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12822,51 +12822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la validité des appareillages standards lors de la détermination des caractéristiques d'inflammabilité et d'explosivité de nanopoudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12924,217 +12924,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les moyens de protection contre les nanoaérosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l'inflammabilité et de l'explosivité des nanopoudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nanoparticule &amp; Santé au Travail - CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, PARIS, France</w:t>
+              <w:t xml:space="preserve">Formation CEBIOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401114v1</w:t>
+                <w:t xml:space="preserve">hal-00400940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'inflammabilité et de l'explosivité des nanopoudres</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les moyens de protection contre les nanoaérosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation CEBIOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, France</w:t>
+              <w:t xml:space="preserve">Journée Nanoparticule &amp; Santé au Travail - CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400940v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosion risks from nanomaterials</w:t>
               </w:r>
@@ -13146,51 +13146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13235,1136 +13235,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium dusts explosions : does size matter ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Chazelet</w:t>
+                <w:t xml:space="preserve">Filtration des nanoparticules:un problème de taille?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel B. Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL Conference on risk reliability and societal safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.2003-2009</w:t>
+              <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970259v1</w:t>
+                <w:t xml:space="preserve">hal-00874470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration des nanoparticules:un problème de taille?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mouret</w:t>
+                <w:t xml:space="preserve">Etude du colmatage des filtres THE à petits plis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C11</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874470v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration continue et discontinue d'un aérosol liquide et de mélanges d'aérosols solide et liquide par un filtre à fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Frising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du colmatage des filtres THE à petits plis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+                <w:t xml:space="preserve">Characterizing surface-area of airborne nanostructured particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witschger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C2</w:t>
+              <w:t xml:space="preserve">Third International Symposium Nanotechnology Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874457v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04198895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing surface-area of airborne nanostructured particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Gensdarmes</w:t>
+                <w:t xml:space="preserve">Etude du décolmatage pneumatique des dépoussiéreurs à manches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium Nanotechnology Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Tapei, Taiwan</w:t>
+              <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04198895v1</w:t>
+                <w:t xml:space="preserve">hal-00874459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du décolmatage pneumatique des dépoussiéreurs à manches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment assurer la sécurité d'un laboratoire utilisant des nanoparticules ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C6</w:t>
+              <w:t xml:space="preserve">11. Congrès de la Société Française de Génie des Procédés "Des réponses industrielles pour une société en mutation" (SFGP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874459v1</w:t>
+                <w:t xml:space="preserve">ineris-00973272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment assurer la sécurité d'un laboratoire utilisant des nanoparticules ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudes des pertes par évaporation suite à la filtration d'un aérosol semi-volatil ou volatil par un media fibreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congrès de la Société Française de Génie des Procédés "Des réponses industrielles pour une société en mutation" (SFGP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.NC</w:t>
+              <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973272v1</w:t>
+                <w:t xml:space="preserve">hal-00874469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des pertes par évaporation suite à la filtration d'un aérosol semi-volatil ou volatil par un media fibreux</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nano vs micro : estimation and modelling of the dust explosion sensivity and severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C10</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Edimbourg, United Kingdom. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874469v1</w:t>
+                <w:t xml:space="preserve">ineris-00970226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano vs micro : estimation and modelling of the dust explosion sensivity and severity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vignes</w:t>
+                <w:t xml:space="preserve">Aluminium dusts explosions : does size matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bouillard</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Edimbourg, United Kingdom. pp.7</w:t>
+              <w:t xml:space="preserve">ESREL Conference on risk reliability and societal safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.2003-2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970226v1</w:t>
+                <w:t xml:space="preserve">ineris-00970259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques liés aux nanomatériaux combustibles : stabilité thermique et explosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14923,51 +14923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15150,64 +15150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin‐monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 978-1-78405-251-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15264,51 +15264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 978-008102116-3;978-178548215-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15495,51 +15495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05425652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabaset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Charvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.123125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120855" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alilou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleiman Bourrous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463657v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pfrimmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105914" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Appert-Collin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Floc&#8217;hlay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13101633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04743329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nuvoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105681" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;lain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin&#8208;monnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mocho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200615" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Khirouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Drisket" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ginestet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.09.045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;mer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.02.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1726278" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1609592" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bemer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pacault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40825-020-00172-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Appert-Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Wingert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.10.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.2161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ribeyre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lintis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.06.045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ribeyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valli&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.07.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouilloux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Appert-Collin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034711" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;mer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.12.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH6RZHJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djoumi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.250" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2015.1117568" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960715v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Colin Gervais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karcher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.02.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZJRHCM3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Cloteaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTL7NLJV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataiia Estefania Paez Coy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2418-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grippari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2629-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouilloux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.09.032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZGBJPL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLRWBR4T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valli&#232;res" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.03.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND1GHDJL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Cadavid-Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.01.040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q9R305J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943043v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.878453" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Regnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.09.035" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV29XR7Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826635v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Subra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHPXQJS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2104-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMD7W4ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783941v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.10.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H519L9DB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1217-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20F3X6RS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Gervais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.01.040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2D84PK4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724920v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz Giraldo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2011.09.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20MW2956-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Brochot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michielsen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes032" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777054v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Payen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vroman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;-Chazelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517512449066" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.11.033" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM1Z56J8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604745v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bemer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.01.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTHVJ938-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666749v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Calle-Chazelet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.510154" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482696v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sutter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786821003674244" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480477v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.02.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF9HXDGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611794v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2010.1006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.07.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q0K71S2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508580v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.046" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R8T69JK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/170/1/012032" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399826v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle-Chazelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01986832v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276054v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R&#233;gnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frising" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Appert-Collin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069059v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987920v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Surdin-Kerjan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506880102" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023029v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboussouan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Russo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00150-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W41FW7V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497468v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19699" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19677" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16674" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497517v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16659" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872999v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872429v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877170v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872432v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872435v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872433v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872998v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872430v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877172v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Cheng" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kirsch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiegmann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873253v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873006v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873003v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873002v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873250v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873010v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873325v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970609v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873313v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873320v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970540v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970496v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401114v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400940v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970409v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970259v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. Attoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874462v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Frising" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874457v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artous" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04198895v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874459v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973272v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970226v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varinot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50001-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745786v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50003-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745790v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50006-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745777v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50004-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745784v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50002-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745774v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50005-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745798v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745793v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05425652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabaset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Charvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.123125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120855" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alilou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleiman Bourrous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Appert-Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Floc&#8217;hlay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13101633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04743329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pfrimmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105914" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;lain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin&#8208;monnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mocho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200615" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nuvoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105681" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Khirouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Drisket" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ginestet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.09.045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1726278" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1609592" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bemer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pacault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40825-020-00172-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;mer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.02.040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Appert-Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Wingert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.10.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.06.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ribeyre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lintis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.09.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.2161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ribeyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valli&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.07.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432076v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;mer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.12.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouilloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Appert-Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034711" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH6RZHJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djoumi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.250" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2015.1117568" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grippari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2629-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Cloteaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTL7NLJV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataiia Estefania Paez Coy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2418-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouilloux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.09.032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZGBJPL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Cadavid-Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.01.040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q9R305J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943043v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.878453" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLRWBR4T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valli&#232;res" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.03.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND1GHDJL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Colin Gervais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.02.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZJRHCM3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Regnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.09.035" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV29XR7Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826635v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Subra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHPXQJS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2104-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMD7W4ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783941v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.10.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H519L9DB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1217-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20F3X6RS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Gervais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.01.040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2D84PK4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724920v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz Giraldo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2011.09.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20MW2956-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Brochot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michielsen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes032" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777054v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Payen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vroman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;-Chazelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517512449066" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604745v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bemer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.01.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTHVJ938-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554735v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.11.033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM1Z56J8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666749v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480477v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.02.036" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF9HXDGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Calle-Chazelet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.510154" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482696v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sutter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786821003674244" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611794v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2010.1006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.07.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q0K71S2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508580v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.046" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R8T69JK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/170/1/012032" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399826v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle-Chazelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01986832v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276054v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R&#233;gnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frising" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Appert-Collin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069059v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987920v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Surdin-Kerjan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506880102" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023029v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboussouan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Russo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00150-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W41FW7V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19677" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19699" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16674" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497517v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16659" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877170v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872433v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872998v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872430v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Cheng" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kirsch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiegmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872429v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872999v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873253v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873006v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873003v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873002v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873010v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970609v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873329v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970540v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970496v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400940v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401114v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970409v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874470v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. Attoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874457v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artous" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874462v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Frising" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04198895v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874459v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973272v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874469v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970226v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970259v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varinot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50001-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745786v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50003-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745790v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50006-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745777v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50004-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745784v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50002-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745774v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50005-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745798v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745793v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>