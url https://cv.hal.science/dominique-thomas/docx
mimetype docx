--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -66,8955 +66,9089 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling permeability of fibrous filters combining submicron and micron fibers in slip flow regime</w:t>
+                <w:t xml:space="preserve">Biomimetic adsorption intensification process of toxic metal ions based on dynamic compression-relaxation cycles of an elastic adsorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maximilien Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleophee Gourmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 322, pp.123125. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.123125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425652v1</w:t>
+                <w:t xml:space="preserve">hal-05613604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multimodal fiber distribution on the permeability of fibrous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling permeability of fibrous filters combining submicron and micron fibers in slip flow regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Cabaset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 302 (A), pp.120855. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120855⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 322, pp.123125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.123125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998155v1</w:t>
+                <w:t xml:space="preserve">hal-05425652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a semi‐analytical model to predict the pressure drop of clean pleated high‐efficiency particulate air filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of multimodal fiber distribution on the permeability of fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Cabaset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Alilou</w:t>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101 (3), pp.1623-1632. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302 (A), pp.120855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.24529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04400397v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory Comparison between Particle and Bacterial Filtration Efficiencies of Medical Face Masks in the COVID-19 Context</w:t>
+                <w:t xml:space="preserve">Development of a semi‐analytical model to predict the pressure drop of clean pleated high‐efficiency particulate air filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Fouqueau</w:t>
+                <w:t xml:space="preserve">Youssef Alilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Montigaud</w:t>
+                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4209/aaqr.220252⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (3), pp.1623-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.24529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966459v1</w:t>
+                <w:t xml:space="preserve">irsn-04400397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Possibility of Application of Metal Fibrous Media in the Process of Filtration of Liquid Aerosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-laboratory Comparison between Particle and Bacterial Filtration Efficiencies of Medical Face Masks in the COVID-19 Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Fouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lecoq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+                <w:t xml:space="preserve">Aurélien Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Floc’hlay</w:t>
+                <w:t xml:space="preserve">Yoann Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (10), pp.1633. </w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.220252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13101633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.220252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826900v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+                <w:t xml:space="preserve">Investigation of the Possibility of Application of Metal Fibrous Media in the Process of Filtration of Liquid Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">Marie Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">Fabien Floc’hlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.1633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos13101633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+                <w:t xml:space="preserve">hal-03826900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the volatilization of Cesium and Rhenium in the waste vitrification process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of the fibre diameter polydispersity on the permeability of nonwoven filter media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153381⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (7), pp.4138-4150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.24731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03442399v1</w:t>
+                <w:t xml:space="preserve">hal-04743329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the fibre diameter polydispersity on the permeability of nonwoven filter media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Study of the volatilization of Cesium and Rhenium in the waste vitrification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (7), pp.4138-4150. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 558, pp.153381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.24731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743329v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03442399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of washing cycles on the performances of face masks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Pfrimmer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105914⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463657v1</w:t>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow characterization within the pleat channel of HEPA filters with mini pleats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of washing cycles on the performances of face masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Alilou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gélain</w:t>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bardin‐monnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Pfrimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.24025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.105914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463669v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance evaluation and inter-laboratory comparison of community face coverings media in the context of covid-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measurement of the porosity of a pseudo-spherical nanostructured particle deposit formed by filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Nuvoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Poirier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4209/aaqr.200615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.105681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2020.105681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207088v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the porosity of a pseudo-spherical nanostructured particle deposit formed by filtration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airflow characterization within the pleat channel of HEPA filters with mini pleats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Alilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gélain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Nuvoli</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nathalie Bardin‐monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2020.105681⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (S1), pp.S693-S702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.24025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204984v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precoating for improving the cleaning of filter media clogged with metallic nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A performance evaluation and inter-laboratory comparison of community face coverings media in the context of covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Khirouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
+                <w:t xml:space="preserve">Victor Mocho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Drisket</w:t>
+                <w:t xml:space="preserve">Stephane Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ginestet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147, pp.311-319. </w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.200615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.200615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995313v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative humidity on HEPA filters during and after loading with soot particles</w:t>
+                <w:t xml:space="preserve">Precoating for improving the cleaning of filter media clogged with metallic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Godoy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nassim Khirouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Drisket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1726278⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.311-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615840v1</w:t>
+                <w:t xml:space="preserve">hal-02995313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration of airborne particles by a trickle granular bed: a modelling approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of relative humidity on HEPA filters during and after loading with soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1609592⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (7), pp.790-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1726278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974854v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Diesel Particle Filter Damaged by Drilling Holes in the Filter Walls to Simulate Internal Micro-cracks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Filtration of airborne particles by a trickle granular bed: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Khirouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emission Control Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (25), pp.3387-3395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1609592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40825-020-00172-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03021970v1</w:t>
+                <w:t xml:space="preserve">hal-02974854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of dust filters challenged with metallic nanoparticles: influence of atmospheric aging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Performance of a Diesel Particle Filter Damaged by Drilling Holes in the Filter Walls to Simulate Internal Micro-cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Bémer</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.02.040⟩</w:t>
+              <w:t xml:space="preserve">Emission Control Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.442-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40825-020-00172-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502704v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filtration des nanoparticules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Regeneration of dust filters challenged with metallic nanoparticles: influence of atmospheric aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Khirouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bémer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.02.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951670v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite fibrous filters for nano-aerosol filtration: Pressure drop and efficiency model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Thomas</w:t>
+                <w:t xml:space="preserve">La filtration des nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pacault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Appert-Collin</w:t>
+                <w:t xml:space="preserve">Denis Bémer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, J3402, pp.1-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998180v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-staged granular beds applied to the filtration of ultrafine particles: An optimization of collector diameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Wingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 342, pp.341 - 347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of fibrous filters for aerosol filtration in predominant Brownian diffusion conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Composite fibrous filters for nano-aerosol filtration: Pressure drop and efficiency model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 207, pp.420-426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.06.045⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 215, pp.557-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828938v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic analysis tool for the determination of primary particle size, overlap coefficient and specific surface area of nanoparticles aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lintis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126, pp.122 - 132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trickle bed applied to the post-treatment of blast furnace dust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of fibrous filters for aerosol filtration in predominant Brownian diffusion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/apj.2161⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.420-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745753v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of relative humidity on a nanostructured filter cake – Experimental and modelling approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Trickle bed applied to the post-treatment of blast furnace dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2016.12.013⟩</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apj.2161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432062v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of airborne nanoparticle deposits onto spherical collectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Wingert</w:t>
+                <w:t xml:space="preserve">Impact of relative humidity on a nanostructured filter cake – Experimental and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 161, pp.109 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2016.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2016.07.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01359065v1</w:t>
+                <w:t xml:space="preserve">hal-01432062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the deep granular bed clogging by nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Visualization of airborne nanoparticle deposits onto spherical collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Wingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 176, pp.384 - 394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2016.12.013⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2016.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432076v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pleat Deformation on Pressure Drop for a High-Efficiency Particulate Air Filter: A Small-Scale Experimental Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bouilloux</w:t>
+                <w:t xml:space="preserve">Modeling of the deep granular bed clogging by nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Wingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nerisson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">D. Bémer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. C. Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4034711⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 176, pp.384 - 394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475044v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of pressure drop of HEPA filters clogged with ultrafine particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Influence of Pleat Deformation on Pressure Drop for a High-Efficiency Particulate Air Filter: A Small-Scale Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lemaitre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Nerisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4034711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745893v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Acoustic Wave Sensors for PM2.5 and PM10 Concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and modeling of pressure drop of HEPA filters clogged with ultrafine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Djoumi</w:t>
+                <w:t xml:space="preserve">F.-X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">P. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nerisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 289, pp.109 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.250⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630046v1</w:t>
+                <w:t xml:space="preserve">hal-01745893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial note</w:t>
+                <w:t xml:space="preserve">Surface Acoustic Wave Sensors for PM2.5 and PM10 Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lyes Djoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Vanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.10.026⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.696-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273376v1</w:t>
+                <w:t xml:space="preserve">hal-03630046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Density in ELPI Data Post-Treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Editorial note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2015.1117568⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (1, SI), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264856v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the effective density of airborne nanoparticles using multiple charging correction in a tandem DMA/ELPI setup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">On the Importance of Density in ELPI Data Post-Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-014-2629-2⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (12), pp.1263-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2015.1117568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140067v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed bed photocatalytic reactor for formaldehyde degradation: Experimental and modeling study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Determining the effective density of airborne nanoparticles using multiple charging correction in a tandem DMA/ELPI setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bémer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grippari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.03.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.2629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2629-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990925v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the effective density and primary particle diameter of airborne nanoparticles produced by spark discharge using mobility and mass measurements (tandem DMA/APM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bau</w:t>
+                <w:t xml:space="preserve">Fixed bed photocatalytic reactor for formaldehyde degradation: Experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Cloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataiia Estefania Paez Coy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Noël Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-014-2418-y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 249, pp.121-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.03.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991427v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure drop model for nanostructured deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterizing the effective density and primary particle diameter of airborne nanoparticles produced by spark discharge using mobility and mass measurements (tandem DMA/APM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataiia Estefania Paez Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 138, pp.144-152. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.2418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2418-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01274051v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bubble column performance for nanoparticle collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure drop model for nanostructured deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.01.040⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956685v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Nanoparticles Distribution in Flat and Pleated Filters During Clogging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimization of bubble column performance for nanoparticle collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 271, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2013.878453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00943043v1</w:t>
+                <w:t xml:space="preserve">hal-00956685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream particle puffs emitted during pulse-jet cleaning of a baghouse wood dust collector: Influence of operating conditions and filter surface treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Nanoparticles Distribution in Flat and Pleated Filters During Clogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.028⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (4), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2013.878453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00991416v1</w:t>
+                <w:t xml:space="preserve">hal-00943043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of water adsorption - condensation isotherms on beds of nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downstream particle puffs emitted during pulse-jet cleaning of a baghouse wood dust collector: Influence of operating conditions and filter surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vallières</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 261, pp.61-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990920v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Single-Photon Emission and X-Ray Computed Tomography to visualize aerosol deposition in pleated filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of water adsorption - condensation isotherms on beds of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
+                <w:t xml:space="preserve">Georges Grévillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poussier</w:t>
+                <w:t xml:space="preserve">Cécile Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.02.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960715v1</w:t>
+                <w:t xml:space="preserve">hal-00990920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of clogging and cleaning cycles of a pleated cartridge filter used in a thermal spraying process to filter ultrafine particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+                <w:t xml:space="preserve">Combination of Single-Photon Emission and X-Ray Computed Tomography to visualize aerosol deposition in pleated filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Regnier</w:t>
+                <w:t xml:space="preserve">Sylvain Poussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Morele</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 234, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.52-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.09.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776309v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of granular bed filtration of ultra fine particles emittted by a thermal spraying process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Study of clogging and cleaning cycles of a pleated cartridge filter used in a thermal spraying process to filter ultrafine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Subra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Roland Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grippari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 234, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826635v1</w:t>
+                <w:t xml:space="preserve">hal-00776309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the count median diameter of nanoaerosols by simultaneously measuring their number and lung deposited surface area concentrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Witschger</w:t>
+                <w:t xml:space="preserve">Experimental study of granular bed filtration of ultra fine particles emittted by a thermal spraying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gensdarmes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Thomas</w:t>
+                <w:t xml:space="preserve">Isabelle Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.2104. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-2104-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968670v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved model for the penetration of charged and neutral aerosols in the 4 to 80 nm range through stainless steel and dielectric meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Determining the count median diameter of nanoaerosols by simultaneously measuring their number and lung deposited surface area concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mouret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+                <w:t xml:space="preserve">Olivier Witschger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-2104-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783941v1</w:t>
+                <w:t xml:space="preserve">hal-00968670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating three direct-reading instruments based on diffusion charging to measure surface area concentrations in polydisperse nanoaerosols in molecular and transition regimes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An improved model for the penetration of charged and neutral aerosols in the 4 to 80 nm range through stainless steel and dielectric meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.32-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-012-1217-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00783947v1</w:t>
+                <w:t xml:space="preserve">hal-00783941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability modeling of fibrous media with bimodal fiber size distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Thomas</w:t>
+                <w:t xml:space="preserve">Evaluating three direct-reading instruments based on diffusion charging to measure surface area concentrations in polydisperse nanoaerosols in molecular and transition regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witschger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1217-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-012-1217-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.01.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00674411v1</w:t>
+                <w:t xml:space="preserve">hal-00783947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of the ignitability and explosivity of aluminum nanopowders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permeability modeling of fibrous media with bimodal fiber size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Munoz Giraldo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.C. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2011.09.008⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73, pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724920v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of protection factor of respiratory protective devices toward nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 ((5)), pp.595-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annhyg/mes032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fiber diameter, fiber combinations and solid volume fraction on aerosol air filtration properties in nonwovens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk assessment of the ignitability and explosivity of aluminum nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Munoz Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Payen</w:t>
+                <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vroman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textile Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0040517512449066⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (4), pp.304-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2011.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777054v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion about the thermal rebound of nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fiber diameter, fiber combinations and solid volume fraction on aerosol air filtration properties in nonwovens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mouret</w:t>
+                <w:t xml:space="preserve">Maryline Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chazelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Thomas</w:t>
+                <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bemer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78, pp. 125-131. </w:t>
+              <w:t xml:space="preserve">Textile Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (19), pp.1948-1959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0040517512449066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00604745v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the pressure drop across HEPA filters during cake filtration in the presence of humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 166 (2), pp.616-623. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.11.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can bubble columns be an alternative to fibrous filters for nanoparticles collection?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Discussion about the thermal rebound of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78, pp. 125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666749v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of high transitory airflows generated by segmented pulse-jet cleaning of dust collector filter bags</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Regnier</w:t>
+                <w:t xml:space="preserve">Can bubble columns be an alternative to fibrous filters for nanoparticles collection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 195, pp.432-439</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00480477v1</w:t>
+                <w:t xml:space="preserve">hal-00666749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Humidity on Clogging of Flat and Pleated HEPA Filters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of high transitory airflows generated by segmented pulse-jet cleaning of dust collector filter bags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Calle-Chazelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2010.510154⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 201 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533694v1</w:t>
+                <w:t xml:space="preserve">hal-00480477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of Liquid Semi-Volatile Aerosols Collected on Fibrous Filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of Humidity on Clogging of Flat and Pleated HEPA Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Calle-Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (5), pp.395-404. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 44, pp.1065-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2010.510154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786821003674244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00482696v1</w:t>
+                <w:t xml:space="preserve">hal-00533694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas permeability: A simple and efficient method for testing membrane material/solvent compatibility for membrane contactors applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaporation of Liquid Semi-Volatile Aerosols Collected on Fibrous Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Favre</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 ((1-3)), pp. 7-15. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (5), pp.395-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5004/dwt.2010.1006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786821003674244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611794v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and modelling of aluminum dusts explosions in the 20 L sphere</w:t>
+                <w:t xml:space="preserve">Gas permeability: A simple and efficient method for testing membrane material/solvent compatibility for membrane contactors applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dufaud</w:t>
+                <w:t xml:space="preserve">P.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Traore</w:t>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Thomas</w:t>
+                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (2), pp.226-236. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 ((1-3)), pp. 7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2009.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2010.1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508588v1</w:t>
+                <w:t xml:space="preserve">hal-00611794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosions of vapour/dust hybrid mixtures: A particular class</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation and modelling of aluminum dusts explosions in the 20 L sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.226-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2009.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508580v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosion risks from nanomaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Explosions of vapour/dust hybrid mixtures: A particular class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/170/1/012032⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190 (1-2), pp.269-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963206v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration des nanoparticules: un problème de taille?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bemer</w:t>
+                <w:t xml:space="preserve">Explosion risks from nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de Notes Documentaires – Hygiène et Sécurité du Travail,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 170 (1), pp.art 012032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/170/1/012032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399826v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration des nanoparticules : un problème de taille?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Bémer</w:t>
+                <w:t xml:space="preserve">Filtration des nanoparticules: un problème de taille?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle-Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hygiène et sécurité du travail - Cahiers de notes documentaires, 211 (ND 2288), pp.13-19</w:t>
+              <w:t xml:space="preserve">Cahier de Notes Documentaires – Hygiène et Sécurité du Travail,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149050v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment assurer la sécurité d'un laboratoire en utilisant des nanoparticules ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtration des nanoparticules : un problème de taille?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bémer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 ième Congrès Français de Génie des Procédés, Saint-Etienne, 09-11 octobre, 96 (Papier 117)</w:t>
+              <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hygiène et sécurité du travail - Cahiers de notes documentaires, 211 (ND 2288), pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986832v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of pulse-jet cleaning of bag filters supported by rigid rings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment assurer la sécurité d'un laboratoire en utilisant des nanoparticules ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 172 (2), pp.67-81</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 ième Congrès Français de Génie des Procédés, Saint-Etienne, 09-11 octobre, 96 (Papier 117)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276054v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration des aérosols - Performances des médias filtrants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of pulse-jet cleaning of bag filters supported by rigid rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 202, pp.7-21</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (2), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144952v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF LIQUID AEROSOL STOP-AND-GO ON THE PERFORMANCE OF FIBROUS FILTERS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Calle-Chazelet</w:t>
+                <w:t xml:space="preserve">Filtration des aérosols - Performances des médias filtrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Contal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filtration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (4), pp.286-294</w:t>
+              <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 202, pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069053v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTRAL DYNAMIC EFFICIENCY OF GLASS MICROFIBRE FILTERS IN LIQUID AEROSOL FILTRATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE OF LIQUID AEROSOL STOP-AND-GO ON THE PERFORMANCE OF FIBROUS FILTERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Frising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle-Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Contal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filtration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 5 (1), pp.43-48</w:t>
+              <w:t xml:space="preserve">, 2005, 5 (4), pp.286-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069059v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosivité de poussières: relation entre la cinétique de combustion et la violence de l'explosion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPECTRAL DYNAMIC EFFICIENCY OF GLASS MICROFIBRE FILTERS IN LIQUID AEROSOL FILTRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 92, papier J-5</w:t>
+              <w:t xml:space="preserve">Filtration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (1), pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987920v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A yeast two-hybrid knockout strain to explore thioredoxin-interacting proteins in vivo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Explosivité de poussières: relation entre la cinétique de combustion et la violence de l'explosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92, papier J-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348735v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des dépoussiéreurs à média filtrant. Etude sur média plan et sur pilote</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Simon</w:t>
+                <w:t xml:space="preserve">A yeast two-hybrid knockout strain to explore thioredoxin-interacting proteins in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Calle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Bréhélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Surdin-Kerjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (46), pp.16729-16734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0506880102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023029v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Performance des dépoussiéreurs à média filtrant. Etude sur média plan et sur pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, nd 2202 - 194, pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steel scrap fragmentation by shredders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aboussouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 105 (1-3), pp.288-294. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00150-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9024,5531 +9158,5531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des médias pour la filtration des nanoparticules métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Khirouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Ffançaise d'études et de recherches sur les aérosols, Jan 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une micro rupture d'un filtre à particules pour moteurs diesel sur l'efficacité de filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association française d'études et de recherches sur les aérosols, Jan 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration de particules de suies - influence de l'humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2019 - 32ème Congrès français sur les aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association française d'études et de recherches sur les aérosols, Jan 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'évolution des performances de médias fibreux au cours de leur colmatage par des particules nanostructurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2019 - 32ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association française d'études et de recherches sur les aérosols, Jan 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of nanoparticles collection efficiency on a bubble column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FILTECH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G02-03-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'humidité relative de l'air sur les performances des filtres a particules vis-à-vis d'aérosols nanostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Grévillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration des aérosols issus des fumées de projection thermique des métaux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique pour l'évaluation a priori de l'efficacité d'un épurateur autonome dans un bureau - Application au cas du formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Cloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.060</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872433v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique pour l'évaluation a priori de l'efficacité d'un épurateur autonome dans un bureau - Application au cas du formaldéhyde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Filtration des aérosols issus des fumées de projection thermique des métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grippari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noel Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.156</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872435v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte des particules ultrafines à l'aide d'une colonne à bulles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation physique d'aérosols nanostructurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataiia Estefania Paez Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.038</w:t>
+              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872998v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental protocol to analyze the structure of nanoparticles deposit in pleats of industrial HEPA filters.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Collecte des particules ultrafines à l'aide d'une colonne à bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FILTECH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G17-01-123</w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877169v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physique d'aérosols nanostructurés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">An experimental protocol to analyze the structure of nanoparticles deposit in pleats of industrial HEPA filters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.024</w:t>
+              <w:t xml:space="preserve">FILTECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G17-01-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872436v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une solution alternative aux médias fibreux pour la collecte de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PleatLab: A pleat scale simulation environment for filtration simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wiegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FILTECH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G18-03-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la phase de filtration profonde et de la transition vers la phase de filtration en surface pour des filtres THE colmatés avec des aérosols nanométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la phase de filtration profonde et de la transition vers la phase de filtration en surface pour des filtres THE colmatés avec des aérosols manométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-Simulation of depth filtration in pleated filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Filtration Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Graz, Austria. pp.G21-02-061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation de gouttes ondoloïdes déposées sur fibres : mise en évidence d'un comportement atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des fuites sur le facteur de protection d'un demi-masque filtrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.Brochot et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des effets électrostatiques sur les performances de filtration des nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can bubble columns be an alternative to fibrous filters for nanoparticles collection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Filtration Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Graz, Austria. pp.G14-02-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol deposit characterization in pleated filter via single-emission computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Filtration Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Graz, Austria. pp.G27-02-044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration des fumées de métallisation : Caractérisation des agglomérats de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grippari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une colonne à bulles comme alternative aux médias fibreux pour le traitement des nanoparticules issues des fumées de métallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la perte de charge de médias non tissés composés de mélanges binaires de fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.Gervais et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention du risque chimique et développement durable : un couplage responsable entre créativité, génie des procédés et attractivité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of the ignitability and explosivity of aluminium nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bruges, Belgium. pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du réentrainement en phase vapeur d'aérosols liquides semi-volatils après filtration sur filtre à fibres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence de l'humidité sur le colmatage de filtres THE à petits plis par des aérosols hygroscopique et non-hygroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Joubert et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873329v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'humidité sur le colmatage de filtres THE à petits plis par des aérosols hygroscopique et non-hygroscopique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude du réentrainement en phase vapeur d'aérosols liquides semi-volatils après filtration sur filtre à fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Joubert et al</w:t>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873325v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des filtres à fibres chargées électriquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grippari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Chazelet et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art de la mesure de l'efficacité des Appareils de Protection Respiratoire et description d'un nouveau banc de test des APR dédié aux nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Brochot et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammabilité et explosivité des nanopoudres : effets-nano ou nano-effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès International pluridisciplinaire QUALITA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosion risks from nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing explosion severity of nanopowders with the 20 L sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress of chemical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la validité des appareillages standards lors de la détermination des caractéristiques d'inflammabilité et d'explosivité de nanopoudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'inflammabilité et de l'explosivité des nanopoudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation CEBIOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moyens de protection contre les nanoaérosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nanoparticule &amp; Santé au Travail - CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosion risks from nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration des nanoparticules:un problème de taille?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel B. Attoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du colmatage des filtres THE à petits plis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Filtration continue et discontinue d'un aérosol liquide et de mélanges d'aérosols solide et liquide par un filtre à fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Frising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C2</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874457v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration continue et discontinue d'un aérosol liquide et de mélanges d'aérosols solide et liquide par un filtre à fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Etude du colmatage des filtres THE à petits plis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C9</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874462v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing surface-area of airborne nanostructured particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Witschger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium Nanotechnology Occupational and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04198895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du décolmatage pneumatique des dépoussiéreurs à manches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment assurer la sécurité d'un laboratoire utilisant des nanoparticules ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congrès de la Société Française de Génie des Procédés "Des réponses industrielles pour une société en mutation" (SFGP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des pertes par évaporation suite à la filtration d'un aérosol semi-volatil ou volatil par un media fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano vs micro : estimation and modelling of the dust explosion sensivity and severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Edimbourg, United Kingdom. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium dusts explosions : does size matter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL Conference on risk reliability and societal safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.2003-2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques liés aux nanomatériaux combustibles : stabilité thermique et explosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la DTS du solide dans un broyeur à billes agité humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Varinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Contal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès français de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Paris, France. p.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14558,549 +14692,549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Filtration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-30, 2017, 978-008102116-3;978-178548215-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-215-1.50001-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial Pressure Drop for Fibrous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Filtration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-78, 2017, 978-008102116-3;978-178548215-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-215-1.50003-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration of Liquid Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Filtration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-188, 2017, 978-008102116-3;978-178548215-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-215-1.50006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial pressure efficiency of a fibrous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Filtration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-122, 2017, 978-008102116-3;978-178548215-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-215-1.50004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Filtration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-47, 2017, 978-008102116-3;978-178548215-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-215-1.50002-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration of Solid Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Filtration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-159, 2017, 978-008102116-3;978-178548215-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-215-1.50005-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15110,245 +15244,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filtration des aérosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin‐monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 978-1-78405-251-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 978-008102116-3;978-178548215-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId369"/>
+      <w:footerReference w:type="default" r:id="rId374"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15495,51 +15629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05425652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabaset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Charvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.123125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120855" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alilou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleiman Bourrous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Appert-Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Floc&#8217;hlay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13101633" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04743329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pfrimmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105914" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;lain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin&#8208;monnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mocho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200615" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nuvoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105681" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Khirouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Drisket" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ginestet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.09.045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1726278" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1609592" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bemer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pacault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40825-020-00172-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;mer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.02.040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Appert-Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Wingert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.10.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.06.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ribeyre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lintis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.09.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.2161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ribeyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valli&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.07.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432076v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;mer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.12.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouilloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Appert-Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034711" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH6RZHJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djoumi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.250" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2015.1117568" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grippari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2629-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Cloteaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTL7NLJV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataiia Estefania Paez Coy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2418-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouilloux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.09.032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZGBJPL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Cadavid-Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.01.040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q9R305J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943043v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.878453" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLRWBR4T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990920v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valli&#232;res" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.03.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND1GHDJL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Colin Gervais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.02.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZJRHCM3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Regnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.09.035" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV29XR7Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826635v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Subra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHPXQJS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2104-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMD7W4ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783941v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.10.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H519L9DB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1217-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20F3X6RS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Gervais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.01.040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2D84PK4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724920v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz Giraldo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2011.09.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20MW2956-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Brochot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michielsen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes032" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777054v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Payen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vroman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;-Chazelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517512449066" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604745v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bemer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.01.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTHVJ938-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554735v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.11.033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM1Z56J8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666749v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480477v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.02.036" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF9HXDGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Calle-Chazelet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.510154" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482696v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sutter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786821003674244" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611794v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2010.1006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.07.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q0K71S2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508580v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.046" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R8T69JK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/170/1/012032" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399826v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle-Chazelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01986832v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276054v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R&#233;gnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069053v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frising" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Appert-Collin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069059v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987920v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Surdin-Kerjan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506880102" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023029v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967399v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboussouan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Russo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00150-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W41FW7V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19677" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19699" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16674" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497517v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16659" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877170v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872432v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872433v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872998v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872430v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877172v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Cheng" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kirsch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiegmann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872429v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872999v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873253v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873006v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873003v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873002v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873010v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970609v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873329v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970540v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970496v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970520v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400940v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401114v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970409v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874470v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. Attoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874457v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artous" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874462v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Frising" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04198895v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874459v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973272v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874469v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970226v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970259v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varinot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50001-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745786v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50003-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745790v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50006-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745777v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50004-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745784v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50002-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745774v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50005-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745798v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745793v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Masquelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleophee Gourmand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sable" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Charvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05425652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabaset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.123125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alilou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleiman Bourrous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24529" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Appert-Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Floc&#8217;hlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13101633" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04743329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24731" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pfrimmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nuvoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;lain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin&#8208;monnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mocho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Khirouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Drisket" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ginestet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.09.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1726278" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1609592" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bemer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pacault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40825-020-00172-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;mer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.02.040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Wingert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Appert-Collin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ribeyre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lintis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.09.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.06.045" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.2161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ribeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valli&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.07.045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;mer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.12.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouilloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Appert-Collin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034711" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH6RZHJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djoumi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.250" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2015.1117568" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grippari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2629-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Cloteaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.067" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTL7NLJV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataiia Estefania Paez Coy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2418-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouilloux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.09.032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZGBJPL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Cadavid-Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.01.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q9R305J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.878453" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLRWBR4T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valli&#232;res" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.03.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND1GHDJL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960715v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Colin Gervais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.02.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZJRHCM3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Regnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.09.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV29XR7Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826635v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Subra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.04.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHPXQJS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2104-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMD7W4ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.10.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H519L9DB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783947v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1217-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20F3X6RS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Gervais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.01.040" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2D84PK4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Brochot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michielsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz Giraldo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2011.09.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20MW2956-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777054v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Payen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vroman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;-Chazelet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517512449066" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.11.033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM1Z56J8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bemer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.01.016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTHVJ938-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480477v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.02.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF9HXDGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Calle-Chazelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.510154" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482696v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sutter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786821003674244" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611794v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2010.1006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508588v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.07.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q0K71S2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.046" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R8T69JK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/170/1/012032" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399826v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle-Chazelet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01986832v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276054v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R&#233;gnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069053v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frising" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Appert-Collin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348735v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Surdin-Kerjan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506880102" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023029v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967399v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboussouan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Russo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00150-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W41FW7V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497442v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19677" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19699" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497526v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16674" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497517v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16659" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877170v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872435v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872436v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877172v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Cheng" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kirsch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiegmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872429v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873253v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873006v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873003v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873002v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873257v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873279v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873285v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873010v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873291v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970609v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873329v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873320v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873313v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973333v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970540v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970496v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970520v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400940v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401114v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970409v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874470v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. Attoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874462v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Frising" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874457v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artous" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04198895v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874459v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973272v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970226v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970259v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970142v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808363v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varinot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745782v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50001-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745786v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50003-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50006-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745777v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50004-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745784v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50002-0" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745774v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50005-6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745798v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745793v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>