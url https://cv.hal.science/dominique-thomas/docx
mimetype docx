--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -753,177 +753,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Possibility of Application of Metal Fibrous Media in the Process of Filtration of Liquid Aerosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of washing cycles on the performances of face masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lecoq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Floc’hlay</w:t>
+                <w:t xml:space="preserve">Marielle Pfrimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13101633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.105914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826900v1</w:t>
+                <w:t xml:space="preserve">hal-03463657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the fibre diameter polydispersity on the permeability of nonwoven filter media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -942,474 +942,474 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 101 (7), pp.4138-4150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjce.24731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the volatilization of Cesium and Rhenium in the waste vitrification process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Possibility of Application of Metal Fibrous Media in the Process of Filtration of Liquid Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Charpin</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ledoux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Floc’hlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153381⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13101633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03442399v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the volatilization of Cesium and Rhenium in the waste vitrification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 558, pp.153381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844375v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03442399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of washing cycles on the performances of face masks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+                <w:t xml:space="preserve">Reuse of medical face masks in domestic and community settings without sacrificing safety: Ecological and economical lessons from the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Pfrimmer</w:t>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 160, pp.105914. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.132364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463657v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the porosity of a pseudo-spherical nanostructured particle deposit formed by filtration</w:t>
               </w:r>
@@ -1904,443 +1904,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative humidity on HEPA filters during and after loading with soot particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regeneration of dust filters challenged with metallic nanoparticles: influence of atmospheric aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Khirouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Godoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (7), pp.790-801. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1726278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615840v1</w:t>
+                <w:t xml:space="preserve">hal-02502704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration of airborne particles by a trickle granular bed: a modelling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
+                <w:t xml:space="preserve">Influence of relative humidity on HEPA filters during and after loading with soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1609592⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (7), pp.790-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1726278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974854v1</w:t>
+                <w:t xml:space="preserve">hal-02615840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Diesel Particle Filter Damaged by Drilling Holes in the Filter Walls to Simulate Internal Micro-cracks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+                <w:t xml:space="preserve">Filtration of airborne particles by a trickle granular bed: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Khirouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emission Control Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40825-020-00172-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (25), pp.3387-3395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1609592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021970v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of dust filters challenged with metallic nanoparticles: influence of atmospheric aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
+                <w:t xml:space="preserve">Performance of a Diesel Particle Filter Damaged by Drilling Holes in the Filter Walls to Simulate Internal Micro-cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bémer</w:t>
+                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Emission Control Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.442-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2020.02.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40825-020-00172-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502704v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filtration des nanoparticules</w:t>
               </w:r>
@@ -2352,64 +2352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, J3402, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2473,51 +2473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Wingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2692,395 +2692,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic analysis tool for the determination of primary particle size, overlap coefficient and specific surface area of nanoparticles aggregates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trickle bed applied to the post-treatment of blast furnace dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ribeyre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillemette Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2018.09.001⟩</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apj.2161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877516v1</w:t>
+                <w:t xml:space="preserve">hal-01745753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of fibrous filters for aerosol filtration in predominant Brownian diffusion conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A semi-automatic analysis tool for the determination of primary particle size, overlap coefficient and specific surface area of nanoparticles aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lintis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.06.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.122 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828938v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trickle bed applied to the post-treatment of blast furnace dust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of fibrous filters for aerosol filtration in predominant Brownian diffusion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.420-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/apj.2161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745753v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of relative humidity on a nanostructured filter cake – Experimental and modelling approaches</w:t>
               </w:r>
@@ -3222,64 +3222,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Wingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Vanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3851,1773 +3851,1773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial note</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
+                <w:t xml:space="preserve">On the Importance of Density in ELPI Data Post-Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.10.026⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (12), pp.1263-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2015.1117568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273376v1</w:t>
+                <w:t xml:space="preserve">hal-01264856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Density in ELPI Data Post-Treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bémer</w:t>
+                <w:t xml:space="preserve">Editorial note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49 (12), pp.1263-1270. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (1, SI), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2015.1117568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264856v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the effective density of airborne nanoparticles using multiple charging correction in a tandem DMA/ELPI setup</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of Single-Photon Emission and X-Ray Computed Tomography to visualize aerosol deposition in pleated filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Grippari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-014-2629-2⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140067v1</w:t>
+                <w:t xml:space="preserve">hal-00960715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed bed photocatalytic reactor for formaldehyde degradation: Experimental and modeling study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gérardin</w:t>
+                <w:t xml:space="preserve">Determining the effective density of airborne nanoparticles using multiple charging correction in a tandem DMA/ELPI setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bémer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grippari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 249, pp.121-129. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.2629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.03.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2629-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990925v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the effective density and primary particle diameter of airborne nanoparticles produced by spark discharge using mobility and mass measurements (tandem DMA/APM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bau</w:t>
+                <w:t xml:space="preserve">Fixed bed photocatalytic reactor for formaldehyde degradation: Experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Cloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataiia Estefania Paez Coy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+                <w:t xml:space="preserve">Fabien Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-014-2418-y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 249, pp.121-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.03.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991427v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure drop model for nanostructured deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the effective density and primary particle diameter of airborne nanoparticles produced by spark discharge using mobility and mass measurements (tandem DMA/APM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataiia Estefania Paez Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.09.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.2418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2418-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01274051v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bubble column performance for nanoparticle collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure drop model for nanostructured deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.01.040⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956685v1</w:t>
+                <w:t xml:space="preserve">hal-01274051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Nanoparticles Distribution in Flat and Pleated Filters During Clogging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+                <w:t xml:space="preserve">Optimization of bubble column performance for nanoparticle collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2013.878453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 271, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943043v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downstream particle puffs emitted during pulse-jet cleaning of a baghouse wood dust collector: Influence of operating conditions and filter surface treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">Measurement of the Nanoparticles Distribution in Flat and Pleated Filters During Clogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.028⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (4), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2013.878453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00991416v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of water adsorption - condensation isotherms on beds of nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vallières</w:t>
+                <w:t xml:space="preserve">Downstream particle puffs emitted during pulse-jet cleaning of a baghouse wood dust collector: Influence of operating conditions and filter surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.03.027⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 261, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990920v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Single-Photon Emission and X-Ray Computed Tomography to visualize aerosol deposition in pleated filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
+                <w:t xml:space="preserve">Modelling of water adsorption - condensation isotherms on beds of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poussier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+                <w:t xml:space="preserve">Georges Grévillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Karcher</w:t>
+                <w:t xml:space="preserve">Cécile Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 126, pp.52-61. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960715v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of clogging and cleaning cycles of a pleated cartridge filter used in a thermal spraying process to filter ultrafine particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Experimental study of granular bed filtration of ultra fine particles emittted by a thermal spraying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Regnier</w:t>
+                <w:t xml:space="preserve">Isabelle Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 234, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.09.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776309v1</w:t>
+                <w:t xml:space="preserve">hal-00826635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of granular bed filtration of ultra fine particles emittted by a thermal spraying process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Study of clogging and cleaning cycles of a pleated cartridge filter used in a thermal spraying process to filter ultrafine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Subra</w:t>
+                <w:t xml:space="preserve">Roland Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grippari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63, pp.25-37. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 234, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2013.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826635v1</w:t>
+                <w:t xml:space="preserve">hal-00776309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the count median diameter of nanoaerosols by simultaneously measuring their number and lung deposited surface area concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Witschger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5728,77 +5728,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp.32-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5844,51 +5844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating three direct-reading instruments based on diffusion charging to measure surface area concentrations in polydisperse nanoaerosols in molecular and transition regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Witschger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6083,290 +6083,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of protection factor of respiratory protective devices toward nanoparticles</w:t>
+                <w:t xml:space="preserve">Risk assessment of the ignitability and explosivity of aluminum nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Brochot</w:t>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Michielsen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felipe Munoz Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annhyg/mes032⟩</w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (4), pp.304-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2011.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724477v1</w:t>
+                <w:t xml:space="preserve">hal-00724920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of the ignitability and explosivity of aluminum nanopowders</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of protection factor of respiratory protective devices toward nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Perrin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clothilde Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Michielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2011.09.008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 ((5)), pp.595-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annhyg/mes032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00724920v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fiber diameter, fiber combinations and solid volume fraction on aerosol air filtration properties in nonwovens</w:t>
               </w:r>
@@ -6512,64 +6512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7020,51 +7020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Calle-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,90 +7137,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of Liquid Semi-Volatile Aerosols Collected on Fibrous Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (5), pp.395-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7655,90 +7655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosion risks from nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7919,64 +7919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hygiène et sécurité du travail - Cahiers de notes documentaires, 211 (ND 2288), pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7995,303 +7995,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment assurer la sécurité d'un laboratoire en utilisant des nanoparticules ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of pulse-jet cleaning of bag filters supported by rigid rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 ième Congrès Français de Génie des Procédés, Saint-Etienne, 09-11 octobre, 96 (Papier 117)</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (2), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986832v1</w:t>
+                <w:t xml:space="preserve">hal-00276054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of pulse-jet cleaning of bag filters supported by rigid rings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment assurer la sécurité d'un laboratoire en utilisant des nanoparticules ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 172 (2), pp.67-81</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 ième Congrès Français de Génie des Procédés, Saint-Etienne, 09-11 octobre, 96 (Papier 117)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276054v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration des aérosols - Performances des médias filtrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bémer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8299,51 +8299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 202, pp.7-21</w:t>
@@ -8627,77 +8627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosivité de poussières: relation entre la cinétique de combustion et la violence de l'explosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9166,265 +9166,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des médias pour la filtration des nanoparticules métalliques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Charvet</w:t>
+                <w:t xml:space="preserve">Influence d'une micro rupture d'un filtre à particules pour moteurs diesel sur l'efficacité de filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ASFERA - Association Ffançaise d'études et de recherches sur les aérosols, Jan 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">, ASFERA - Association française d'études et de recherches sur les aérosols, Jan 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497442v1</w:t>
+                <w:t xml:space="preserve">hal-02497468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une micro rupture d'un filtre à particules pour moteurs diesel sur l'efficacité de filtration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Performances des médias pour la filtration des nanoparticules métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Khirouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ASFERA - Association française d'études et de recherches sur les aérosols, Jan 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">, ASFERA - Association Ffançaise d'études et de recherches sur les aérosols, Jan 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497468v1</w:t>
+                <w:t xml:space="preserve">hal-02497442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration de particules de suies - influence de l'humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9497,90 +9497,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'évolution des performances de médias fibreux au cours de leur colmatage par des particules nanostructurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pacault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2019 - 32ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association française d'études et de recherches sur les aérosols, Jan 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9608,299 +9608,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of nanoparticles collection efficiency on a bubble column</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+                <w:t xml:space="preserve">Etude de la phase de filtration profonde et de la transition vers la phase de filtration en surface pour des filtres THE colmatés avec des aérosols nanométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FILTECH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G02-03-008</w:t>
+              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877170v1</w:t>
+                <w:t xml:space="preserve">hal-00872429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'humidité relative de l'air sur les performances des filtres a particules vis-à-vis d'aérosols nanostructurés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vallières</w:t>
+                <w:t xml:space="preserve">Etude de la phase de filtration profonde et de la transition vers la phase de filtration en surface pour des filtres THE colmatés avec des aérosols manométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.036</w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872432v1</w:t>
+                <w:t xml:space="preserve">hal-00872999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique pour l'évaluation a priori de l'efficacité d'un épurateur autonome dans un bureau - Application au cas du formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Cloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9958,1296 +9979,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration des aérosols issus des fumées de projection thermique des métaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Intensification of nanoparticles collection efficiency on a bubble column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.060</w:t>
+              <w:t xml:space="preserve">FILTECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G02-03-008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872433v1</w:t>
+                <w:t xml:space="preserve">hal-00877170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physique d'aérosols nanostructurés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'humidité relative de l'air sur les performances des filtres a particules vis-à-vis d'aérosols nanostructurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grévillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.024</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872436v1</w:t>
+                <w:t xml:space="preserve">hal-00872432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte des particules ultrafines à l'aide d'une colonne à bulles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Filtration des aérosols issus des fumées de projection thermique des métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grippari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.038</w:t>
+              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872998v1</w:t>
+                <w:t xml:space="preserve">hal-00872433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental protocol to analyze the structure of nanoparticles deposit in pleats of industrial HEPA filters.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+                <w:t xml:space="preserve">Collecte des particules ultrafines à l'aide d'une colonne à bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FILTECH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G17-01-123</w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877169v1</w:t>
+                <w:t xml:space="preserve">hal-00872998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une solution alternative aux médias fibreux pour la collecte de nanoparticules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">An experimental protocol to analyze the structure of nanoparticles deposit in pleats of industrial HEPA filters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleiman Bourrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.022</w:t>
+              <w:t xml:space="preserve">FILTECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G17-01-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872430v1</w:t>
+                <w:t xml:space="preserve">hal-00877169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PleatLab: A pleat scale simulation environment for filtration simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation physique d'aérosols nanostructurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataiia Estefania Paez Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FILTECH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G18-03-164</w:t>
+              <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877172v1</w:t>
+                <w:t xml:space="preserve">hal-00872436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la phase de filtration profonde et de la transition vers la phase de filtration en surface pour des filtres THE colmatés avec des aérosols nanométriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+                <w:t xml:space="preserve">Une solution alternative aux médias fibreux pour la collecte de nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cecilia Cadavid-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.117</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872429v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la phase de filtration profonde et de la transition vers la phase de filtration en surface pour des filtres THE colmatés avec des aérosols manométriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">PleatLab: A pleat scale simulation environment for filtration simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wiegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.37</w:t>
+              <w:t xml:space="preserve">FILTECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Wiesbaden, Germany. pp.G18-03-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872999v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-Simulation of depth filtration in pleated filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
+                <w:t xml:space="preserve">Evaporation de gouttes ondoloïdes déposées sur fibres : mise en évidence d'un comportement atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Filtration Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Graz, Austria. pp.G21-02-061</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873253v1</w:t>
+                <w:t xml:space="preserve">hal-00873006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation de gouttes ondoloïdes déposées sur fibres : mise en évidence d'un comportement atypique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+                <w:t xml:space="preserve">Incidence des fuites sur le facteur de protection d'un demi-masque filtrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Michielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">27ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.Brochot et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873006v1</w:t>
+                <w:t xml:space="preserve">hal-00873003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des fuites sur le facteur de protection d'un demi-masque filtrant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chazelet</w:t>
+                <w:t xml:space="preserve">2D-Simulation of depth filtration in pleated filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.Brochot et al</w:t>
+              <w:t xml:space="preserve">11th World Filtration Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Graz, Austria. pp.G21-02-061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873003v1</w:t>
+                <w:t xml:space="preserve">hal-00873253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des effets électrostatiques sur les performances de filtration des nanoparticules</w:t>
               </w:r>
@@ -11259,64 +11259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11380,51 +11380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Filtration Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Graz, Austria. pp.G14-02-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11449,90 +11449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol deposit characterization in pleated filter via single-emission computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11570,103 +11570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration des fumées de métallisation : Caractérisation des agglomérats de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grippari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.278</w:t>
@@ -11721,51 +11721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11790,51 +11790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la perte de charge de médias non tissés composés de mélanges binaires de fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Colin Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11885,90 +11885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention du risque chimique et développement durable : un couplage responsable entre créativité, génie des procédés et attractivité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11993,103 +11993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of the ignitability and explosivity of aluminium nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bruges, Belgium. pp.187-194</w:t>
@@ -12144,51 +12144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12252,64 +12252,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du réentrainement en phase vapeur d'aérosols liquides semi-volatils après filtration sur filtre à fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12347,90 +12347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des filtres à fibres chargées électriquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grippari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.Chazelet et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12455,90 +12455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art de la mesure de l'efficacité des Appareils de Protection Respiratoire et description d'un nouveau banc de test des APR dédié aux nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12576,90 +12576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammabilité et explosivité des nanopoudres : effets-nano ou nano-effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12697,90 +12697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosion risks from nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12818,103 +12818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing explosion severity of nanopowders with the 20 L sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress of chemical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
@@ -12943,90 +12943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la validité des appareillages standards lors de la détermination des caractéristiques d'inflammabilité et d'explosivité de nanopoudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13179,761 +13179,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les moyens de protection contre les nanoaérosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Thomas</w:t>
+                <w:t xml:space="preserve">Explosion risks from nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nanoparticule &amp; Santé au Travail - CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, PARIS, France</w:t>
+              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401114v1</w:t>
+                <w:t xml:space="preserve">ineris-00970409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explosion risks from nanomaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">Les moyens de protection contre les nanoaérosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Nanoparticule &amp; Santé au Travail - CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970409v1</w:t>
+                <w:t xml:space="preserve">hal-00401114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration des nanoparticules:un problème de taille?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mouret</w:t>
+                <w:t xml:space="preserve">Aluminium dusts explosions : does size matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C11</w:t>
+              <w:t xml:space="preserve">ESREL Conference on risk reliability and societal safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.2003-2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874470v1</w:t>
+                <w:t xml:space="preserve">ineris-00970259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration continue et discontinue d'un aérosol liquide et de mélanges d'aérosols solide et liquide par un filtre à fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtration des nanoparticules:un problème de taille?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel B. Attoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C9</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874462v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du colmatage des filtres THE à petits plis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+                <w:t xml:space="preserve">Filtration continue et discontinue d'un aérosol liquide et de mélanges d'aérosols solide et liquide par un filtre à fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Frising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C2</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874457v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing surface-area of airborne nanostructured particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Gensdarmes</w:t>
+                <w:t xml:space="preserve">Etude du colmatage des filtres THE à petits plis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Callé-Chazelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium Nanotechnology Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Tapei, Taiwan</w:t>
+              <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04198895v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du décolmatage pneumatique des dépoussiéreurs à manches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chazelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13958,103 +13975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment assurer la sécurité d'un laboratoire utilisant des nanoparticules ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congrès de la Société Française de Génie des Procédés "Des réponses industrielles pour une société en mutation" (SFGP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.NC</w:t>
@@ -14077,467 +14094,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des pertes par évaporation suite à la filtration d'un aérosol semi-volatil ou volatil par un media fibreux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bemer</w:t>
+                <w:t xml:space="preserve">Characterizing surface-area of airborne nanostructured particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Witschger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C10</w:t>
+              <w:t xml:space="preserve">Third International Symposium Nanotechnology Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874469v1</w:t>
+                <w:t xml:space="preserve">irsn-04198895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano vs micro : estimation and modelling of the dust explosion sensivity and severity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudes des pertes par évaporation suite à la filtration d'un aérosol semi-volatil ou volatil par un media fibreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Edimbourg, United Kingdom. pp.7</w:t>
+              <w:t xml:space="preserve">1ères Journées Filtration des Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nancy, France. pp.C10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970226v1</w:t>
+                <w:t xml:space="preserve">hal-00874469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium dusts explosions : does size matter ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Nano vs micro : estimation and modelling of the dust explosion sensivity and severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL Conference on risk reliability and societal safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.2003-2009</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Edimbourg, United Kingdom. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970259v1</w:t>
+                <w:t xml:space="preserve">ineris-00970226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques liés aux nanomatériaux combustibles : stabilité thermique et explosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.NC</w:t>
@@ -15051,196 +15051,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrous Media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtration of Solid Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Filtration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-47, 2017, 978-008102116-3;978-178548215-1. </w:t>
+              <w:t xml:space="preserve">, pp.123-159, 2017, 978-008102116-3;978-178548215-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-215-1.50002-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-215-1.50005-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745784v1</w:t>
+                <w:t xml:space="preserve">hal-01745774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration of Solid Aerosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibrous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Filtration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-159, 2017, 978-008102116-3;978-178548215-1. </w:t>
+              <w:t xml:space="preserve">, pp.31-47, 2017, 978-008102116-3;978-178548215-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-215-1.50005-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-215-1.50002-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745774v1</w:t>
+                <w:t xml:space="preserve">hal-01745784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15297,51 +15297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin‐monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 978-1-78405-251-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15398,51 +15398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 978-008102116-3;978-178548215-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15629,51 +15629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Masquelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleophee Gourmand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sable" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Charvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05425652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabaset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.123125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alilou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleiman Bourrous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24529" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Appert-Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Floc&#8217;hlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13101633" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04743329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24731" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pfrimmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nuvoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;lain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin&#8208;monnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mocho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Khirouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Drisket" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ginestet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.09.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1726278" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1609592" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bemer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pacault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40825-020-00172-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;mer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.02.040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Wingert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Appert-Collin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ribeyre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lintis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.09.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.06.045" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.2161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ribeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valli&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.07.045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;mer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.12.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouilloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Appert-Collin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034711" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH6RZHJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djoumi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.250" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264856v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2015.1117568" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grippari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2629-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Cloteaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.067" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTL7NLJV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataiia Estefania Paez Coy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2418-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouilloux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.09.032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZGBJPL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Cadavid-Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.01.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q9R305J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.878453" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLRWBR4T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valli&#232;res" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.03.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND1GHDJL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960715v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Colin Gervais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.02.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZJRHCM3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Regnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.09.035" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV29XR7Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826635v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Subra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.04.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHPXQJS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2104-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMD7W4ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.10.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H519L9DB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783947v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1217-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20F3X6RS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Gervais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.01.040" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2D84PK4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Brochot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michielsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz Giraldo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2011.09.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20MW2956-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777054v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Payen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vroman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;-Chazelet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517512449066" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.11.033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM1Z56J8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bemer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.01.016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTHVJ938-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480477v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.02.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF9HXDGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Calle-Chazelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.510154" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482696v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sutter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786821003674244" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611794v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2010.1006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508588v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.07.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q0K71S2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.046" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R8T69JK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/170/1/012032" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399826v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle-Chazelet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01986832v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276054v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R&#233;gnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069053v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frising" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Appert-Collin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348735v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Surdin-Kerjan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506880102" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023029v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967399v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboussouan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Russo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00150-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W41FW7V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497442v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19677" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19699" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497526v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16674" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497517v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16659" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877170v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872435v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872436v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877172v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Cheng" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kirsch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiegmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872429v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873253v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873006v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873003v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873002v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873257v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873279v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873285v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873010v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873291v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970609v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873329v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873320v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873313v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973333v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970540v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970496v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970520v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400940v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401114v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970409v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874470v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. Attoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874462v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Frising" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874457v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artous" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04198895v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874459v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973272v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874469v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970226v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970259v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970142v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808363v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varinot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745782v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50001-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745786v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50003-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50006-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745777v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50004-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745784v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50002-0" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745774v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50005-6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745798v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745793v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Masquelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleophee Gourmand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sable" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Charvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05425652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabaset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.123125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04400397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alilou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleiman Bourrous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24529" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fouqueau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Montigaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Pfrimmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04743329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24731" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Appert-Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Floc&#8217;hlay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13101633" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03442399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153381" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844375v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chazelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132364" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nuvoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;lain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin&#8208;monnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mocho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Khirouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Drisket" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ginestet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.09.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;mer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2020.02.040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1726278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1609592" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pacault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40825-020-00172-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Wingert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Appert-Collin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.01.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.2161" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ribeyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lintis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.06.045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ribeyre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valli&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.07.045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;mer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.12.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouilloux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Appert-Collin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034711" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH6RZHJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Djoumi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.250" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2015.1117568" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01273376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.10.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Colin Gervais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karcher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.02.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZJRHCM3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grippari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2629-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Cloteaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTL7NLJV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataiia Estefania Paez Coy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2418-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274051v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gensdarmes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouilloux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.09.032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZGBJPL7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Cadavid-Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.01.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q9R305J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.878453" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLRWBR4T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valli&#232;res" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.03.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND1GHDJL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826635v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Subra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2013.04.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHPXQJS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Regnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.09.035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV29XR7Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2104-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMD7W4ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mouret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.10.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H519L9DB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783947v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1217-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20F3X6RS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Gervais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.01.040" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2D84PK4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724920v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz Giraldo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2011.09.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20MW2956-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Brochot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michielsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mes032" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777054v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Payen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vroman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;-Chazelet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517512449066" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.11.033" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM1Z56J8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chazelet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bemer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.01.016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTHVJ938-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480477v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Simon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Regnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.02.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF9HXDGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Calle-Chazelet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.510154" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482696v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sutter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786821003674244" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611794v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2010.1006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508588v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.07.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q0K71S2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.046" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R8T69JK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/170/1/012032" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399826v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle-Chazelet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276054v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01986832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Munoz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144952v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R&#233;gnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069053v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frising" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Appert-Collin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348735v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Surdin-Kerjan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506880102" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023029v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967399v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboussouan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Russo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00150-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W41FW7V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19699" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497442v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19677" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497526v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16674" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02497517v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16659" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872999v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872435v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877170v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872432v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872433v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872998v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877169v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872436v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872430v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877172v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Cheng" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kirsch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiegmann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873006v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873003v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873253v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873002v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873257v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873279v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873285v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873010v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873291v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970609v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873329v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873320v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873313v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973333v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970540v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970496v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970520v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400940v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401114v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970259v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874470v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. Attoui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Frising" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874457v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artous" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874459v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973272v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04198895v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970226v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970142v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808363v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Varinot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745782v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50001-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745786v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50003-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745790v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50006-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745777v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50004-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745774v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50005-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745784v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-215-1.50002-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745798v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745793v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>