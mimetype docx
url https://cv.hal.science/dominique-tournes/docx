--- v0 (2026-03-21)
+++ v1 (2026-04-22)
@@ -1134,1131 +1134,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abaques et nomogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Tournès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du calcul graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cassini, pp.131-230, 2022, Nouvelle bibliothèque mathématique, 978-2-84225-239-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution graphique des équations différentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Tournès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du calcul graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cassini, pp.395-464, 2022, Nouvelle bibliothèque mathématique, 978-2-84225-239-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résolution graphique des équations algébriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Tournès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du calcul graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cassini, pp.83-129, 2022, Nouvelle bibliothèque mathématique, 978-2-84225-239-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Cassini, pp.131-230, 2022, Nouvelle bibliothèque mathématique, 978-2-84225-239-7</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The teaching of graphical calculus in engineering schools (1860-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Évelyne Barbin, Kristín Bjarnadóttir, Fulvia Furinghetti, Alexander Karp, Guillaume Moussard, Johan Prytz, Gert Schubring. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Mathematics Education: Contexts, Reforms and Methods. “Dig where you stand” 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WTM - Verlag für wissenschatliche Texte und Medien, pp.101-114, 2020, 978-3-95987-167-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cassini, pp.395-464, 2022, Nouvelle bibliothèque mathématique, 978-2-84225-239-7</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calculating with hyperbolas and parabolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Évelyne Barbin (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let History into the Mathematics Classroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.101-114, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, WTM - Verlag für wissenschatliche Texte und Medien, pp.101-114, 2020, 978-3-95987-167-9</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes graphomécaniques de la balistique au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Auvinet, Guillaume Moussard, Xavier Saint-Raymond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation : mathématiques, histoire, enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.87-102, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graphic approach to Euler's method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Évelyne Barbin (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Let History into the Mathematics Classroom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.87-100, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.101-114, 2018</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'abaque à jetons au calcul posé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Moyon; Dominique Tournès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passerelles. Enseigner les mathématiques par leur histoire au cycle 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEME, pp.39-64, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.87-102, 2018</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des instruments oubliés : les tables métrologiques du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Évelyne Barbin, Dominique Bénard et Guillaume Moussard (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mathématiques et le réel. Expériences, instruments, investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.157-172, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, ARPEME, pp.39-64, 2018</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire pour calculer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Évelyne Barbin (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les constructions mathématiques avec des instruments et des gestes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.265-296, 2014, 9782340-002067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.157-172, 2018</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics of nomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Foote, Michael Schmitz, Birgit Skorsetz &amp; Renate Tobies (Hrsg.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematik und Anwendungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thillm, pp.26-32, 2014, 978-3-00-044940-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Construire pour calculer</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics of engineers: Elements for a new history of numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Congress of Mathematicians (Seoul, August 13-21, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. IV: Invited Lectures, Kyung Moon SA, pp.1255-1273, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cours d'André-Louis Cholesky à l'École spéciale des travaux publics, du bâtiment et de l'industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Évelyne Barbin et Marc Moyon (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ouvrages de mathématiques dans l'Histoire. Entre recherche, enseignement et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.319-332, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un traité inédit de Maupertuis sur les tractoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Féry (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aventures de l'analyse de Fermat à Borel. Mélanges en l'honneur de Christian Gilain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy. Éditions Universitaires de Lorraine, pp.133-165, 2012, 978-2-8143-0125-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calculer avec des hyperboles et des paraboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Évelyne Barbin (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les constructions mathématiques avec des instruments et des gestes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.265-296, 2014, 9782340-002067</w:t>
+              <w:t xml:space="preserve">Des mathématiques éclairées par l'histoire. Des arpenteurs aux ingénieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1-15, 2012, 978-2-311-00861-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...287 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186485v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01186484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche graphique de la méthode d'Euler</w:t>
               </w:r>
@@ -3600,50 +3600,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Models and visual thinking in physical applications of differential equation theory: three case studies during the period 1850–1950 (Bashforth, Størmer, Lemaître)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.2846-2849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André-Louis Cholesky (1875-1918), mathématicien, topographe, enseignant et officier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Brezinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3652,126 +3721,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480321v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01479464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Louis Cholesky (1875-1918), mathématicien, topographe, enseignant et officier</w:t>
               </w:r>
@@ -5941,1295 +5941,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning arithmetic with counting boards and jetons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouyssinat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Summer University on the History and Epistemology in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Study Group on the Relations Between the History and Pedagogy of Mathematics, Jul 2018, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Legendre calculateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Adrien-Marie Legendre", SPHERE, CNRS et université Paris-Diderot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, International Study Group on the Relations Between the History and Pedagogy of Mathematics, Jul 2018, Oslo, Norway</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation de la nomographie dans les journaux : une approche quantitative et cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Cirmath "Des cartes et des études de cas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments de mathématiques dans l'Encyclopédie de Diderot et d'Alembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées LMJL "Circulation et réception des savoirs mathématiques : hommes, lieux, réseaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The diffusion of nomography in civil engineering and industry (1900-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress of History of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomographie et médecine : une histoire centenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre François-Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nantes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments d'intégration et exactitude géométrique au tournant du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Instruments et théorie en géométrie", SPHERE, CNRS et université Paris-Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes graphomécaniques de la balistique au tournant du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation : Mathématiques, Histoire, Enseignement. Journées scientifiques en l'honneur d'Évelyne Barbin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de mathématiques Jean-Leray, Université de Nantes, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conic and cubic nomograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPM 2016 Mathématiques en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de mathématiques Jean-Leray, Université de Nantes, May 2016, Nantes, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice d'Ocagne's papers on nomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulating Mathematics via Journals: The rise of internationalization 1850-1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRMATH, Jun 2016, Djursholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CIRMATH, Jun 2016, Djursholm, Sweden</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des instruments oubliés : les tables métrologiques du 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e colloque inter-IREM d'épistémologie et d'histoire des mathématiques "Les mathématiques et le réel : expériences, instruments, investigations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Le Mans, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Querelles de priorité autour de la nomographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maurice d'Ocagne (1862-1938) : questions historiques et historiographiques soulevées par ses archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Henri-Poincaré, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut Henri-Poincaré, Mar 2015, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics of nomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gemeinsamen Jahrestagung der Fachsektion Geschichte der Mathematik der Deutschen Mathematiker-Vereinigung und des Arbeitskreises Mathematikgeschichte und Unterricht der Gesellschaft für Didaktik der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Jena, Germany</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrangement and textual structures of sources: the case of numerical tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources in the history of mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 3398 Histoire des mathématiques, Nov 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, GDR 3398 Histoire des mathématiques, Nov 2013, Marseille, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement and the price of wood in France around 1800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of the History of Science, Technology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels échanges autour des instruments tractionnels du 18e siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanges mathématiques : études de cas (18e-20e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre international de rencontres mathématiques, Sep 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre international de rencontres mathématiques, Sep 2013, Marseille, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics of the 19th century engineers: methods and instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Pedagogy of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Daejon, South Korea. pp.381--393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cholesky's personal archives and their exploitation by historians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference of the European Society for the History of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187222v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01187221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological tables at the end of the 18th century</w:t>
               </w:r>
@@ -8646,51 +8646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourn&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djebbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marmier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;cher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100309950&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalarias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Morales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barbin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57150-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brezinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08135-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gessner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hashagen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Peiffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Tobies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2011/12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tiennot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pouvreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lys&#233; Rajaonarimanana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Totohasina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/t49f-7864" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-012-0069-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46CFNNRS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.135" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0315-0860(03)00033-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.98" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aym&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.68" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399799v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Voillequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Voillequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Milici" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouyssinat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188019v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA070075" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourn&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djebbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marmier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;cher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100309950&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalarias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Morales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barbin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57150-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brezinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08135-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gessner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hashagen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Peiffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Tobies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2011/12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tiennot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pouvreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lys&#233; Rajaonarimanana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Totohasina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/t49f-7864" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-012-0069-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46CFNNRS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.135" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0315-0860(03)00033-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.98" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aym&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.68" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399799v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Voillequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Voillequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Milici" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouyssinat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483307v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188019v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA070075" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>