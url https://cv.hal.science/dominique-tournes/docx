--- v1 (2026-04-22)
+++ v2 (2026-05-14)
@@ -490,229 +490,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Let History into the Mathematics Classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morice-Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2018, History of Mathematics Education, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57150-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Passerelles. Enseigner les mathématiques par leur histoire au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARPEME, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769252v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04535164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Louis Cholesky. Mathematician, Topographer and Army Officer</w:t>
               </w:r>
@@ -1877,676 +1877,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathematics of engineers: Elements for a new history of numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Congress of Mathematicians (Seoul, August 13-21, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. IV: Invited Lectures, Kyung Moon SA, pp.1255-1273, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathematics of nomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Foote, Michael Schmitz, Birgit Skorsetz &amp; Renate Tobies (Hrsg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematik und Anwendungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thillm, pp.26-32, 2014, 978-3-00-044940-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Vol. IV: Invited Lectures, Kyung Moon SA, pp.1255-1273, 2014</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cours d'André-Louis Cholesky à l'École spéciale des travaux publics, du bâtiment et de l'industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Évelyne Barbin et Marc Moyon (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ouvrages de mathématiques dans l'Histoire. Entre recherche, enseignement et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.319-332, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.319-332, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un traité inédit de Maupertuis sur les tractoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Féry (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aventures de l'analyse de Fermat à Borel. Mélanges en l'honneur de Christian Gilain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy. Éditions Universitaires de Lorraine, pp.133-165, 2012, 978-2-8143-0125-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy. Éditions Universitaires de Lorraine, pp.133-165, 2012, 978-2-8143-0125-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calculer avec des hyperboles et des paraboles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Évelyne Barbin (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mathématiques éclairées par l'histoire. Des arpenteurs aux ingénieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1-15, 2012, 978-2-311-00861-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Calculer avec des hyperboles et des paraboles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche graphique de la méthode d'Euler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Évelyne Barbin (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des mathématiques éclairées par l'histoire. Des arpenteurs aux ingénieurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1-15, 2012, 978-2-311-00861-6</w:t>
+              <w:t xml:space="preserve">De grands défis mathématiques d'Euclide à Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.1-16, 2010, 978-2-311-00019-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.1-16, 2010, 978-2-311-00019-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Commentaire&amp;lt;/i&amp;gt; de Proclus sur le premier livre des &amp;lt;i&amp;gt;Éléments&amp;lt;/i&amp;gt; d'Euclide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Kessel (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'Antiquité 2007, Travaux et documents n° 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion, pp.9-20, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion, pp.9-20, 2008</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes graphiques dans l'histoire et dans l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Évelyne Barbin et Dominique Bénard (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et enseignement des mathématiques. Rigueurs, erreurs, raisonnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRP et Université Blaise-Pascal, pp.263-285, 2007, 978-2-7342-1087-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massau, Junius, ingénieur et mathématicien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle biographie nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Académie royale des sciences, des lettres et des beaux-arts de Belgique, pp.266-269, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485450v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01485452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'équations algébriques et différentielles</w:t>
               </w:r>
@@ -2897,2002 +2897,2084 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Équations différentielles collapsologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.26-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt de décentrer les mathématiques occidentales ? Retour sur deux expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Tiennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suites diagopentagonales - Partie 2 : Le cas général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+                <w:t xml:space="preserve">David Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossille</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Quadrature, 2024 (131), pp.25-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagohexagones et suites diagohexagonales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Tiennot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133, pp.38-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisant et l'instrumentation mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des amis de la Bibliothèque et de l’Histoire de l’école polytechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.67-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coniques : une source de situations d'enseignement-apprentissage au collège et au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élysé Rajaonarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Totohasina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.37-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Pouvreau</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments for impossible problems: Around the work of Ljubomir Klerić (1844‑1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.3517-3520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives historiques sur les abaques et bouliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'abaque à jetons au boulier chinois : analyse d'une expérience au CE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Quadrature, 2024 (131), pp.25-33</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Pouvreau</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Louis Cholesky (1875-1918), mathématicien, topographe, enseignant et officier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brezinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/t49f-7864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70, pp.67-77</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models and visual thinking in physical applications of differential equation theory: three case studies during the period 1850–1950 (Bashforth, Størmer, Lemaître)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.2846-2849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Instruments for impossible problems: Around the work of Ljubomir Klerić (1844‑1910)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Louis Cholesky (1875-1918), mathématicien, topographe, enseignant et officier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brezinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ballistics during 18th and 19th centuries: What kind of mathematics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oberwolfach Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (4), pp.3517-3520</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.684--687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Élysé Rajaonarimanana</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagrams in the theory of differential equations (eighteenth to nineteenth centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 186 (1), pp.257-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11229-012-0069-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is a numerical table? Milestones for a historical research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.643--645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la géométrie se mettait au service du calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles d'Archimède : la revue culturelle de l'Université de Lille 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions d'équations algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59, pp.69-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intégrateurs mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Riccati's treatise on integration of differential equations by tractional motion (1752)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (4), pp.2739-2741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junius Massau et l'intégration graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (2), pp.181-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/rhm.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration graphique des équations différentielles ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (4), pp.457-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0315-0860(03)00033-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures idéales et figures sensibles. Place des instruments de dessin dans l'histoire et l'enseignement de la géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Histoire et philosophie des sciences, 18, pp.117-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire du calcul graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (1), pp.127-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/rhm.98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La TI-92 en première S : compte rendu d'une expérience menée en 1996/97 à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aymé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 110, pp.37-58</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11, pp.153-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'origine des méthodes multipas pour l'intégration numérique des équations différentielles ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4 (1), pp.5-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/rhm.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place de l'histoire des mathématiques dans la formation des enseignants du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 03, pp.145-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...1277 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4902,3087 +4984,3087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisation forte et développement professionnel : expérience d'un dispositif de formation à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Berky Nguala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e colloque de l'Espace Mathématique Francophone "L'éducation mathématique face un monde en accélération: enjeux, défis et opportunités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium des universités francophones québécoises, May 2025, Montréal, Canada. pp.1495-1498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Berky Nguala</w:t>
+                <w:t xml:space="preserve">hal-05409745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnomathématique comme source de nouvelles recherches en didactique, en mathématiques et en informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARMIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fianarantsoa, Mar 2024, Fianarantsoa, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestures, Models, Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions of Mathematical Activity: Traces and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Histoire des mathématiques, Mar 2023, CIRM – Centre International de Rencontres Mathématiques, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner à l'université avec des tablettes tactiles et des livres numériques interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations et pratiques enseignantes : réalités et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure d'Antananarivo, Sep 2023, Antananarivo, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What history training for future mathematics teachers? Personal experiences and reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Summer University on the History and Epistemology in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Salerno - Department of Mathematics, Jul 2022, Salerno, Italy. pp.26-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planimètres, intégraphes, tractoriographes : les instruments de la géométrie transcendante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Consortium des universités francophones québécoises, May 2025, Montréal, Canada. pp.1495-1498</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Voillequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Voillequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géométries d'hier à demain : pratiques, méthodes, enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Poitiers, France. pp.185-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fianarantsoa, Mar 2024, Fianarantsoa, Madagascar</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation et simulation numérique avant l'ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de mathématiques appliquées de l'École polytechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École normale supérieure d'Antananarivo, Sep 2023, Antananarivo, Madagascar</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using texts on numerical, graphical, and instrumental solutions of equations as a way of training teachers to conceive historical mathematical activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Summer University on the History and Epistemology in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Salerno - Department of Mathematics, Jul 2022, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Salerno - Department of Mathematics, Jul 2022, Salerno, Italy. pp.26-47</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnomathématique dans les iles du sud-ouest de l'océan Indien : un outil pour contextualiser et favoriser les apprentissages mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la recherche en éducation 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GDR Histoire des mathématiques, Mar 2023, CIRM – Centre International de Rencontres Mathématiques, Marseille, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception des tables elliptiques de Legendre par les mathématiciens et astronomes de langue allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des mathématiques de l'Institut Henri-Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournès</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'abaque à jetons au calcul posé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'IREM de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective solution of numerical equations in 19th-century engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Solution of Equations in the 19th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara Confalonieri, Jun 2019, Wuppertal, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiotic potential of a tractional machine: a first analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Maschietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Voillequin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Milici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Poitiers, France. pp.185-202</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle histoire des mathématiques au lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'IREM de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Salerno - Department of Mathematics, Jul 2022, Salerno, Italy</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning arithmetic with counting boards and jetons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouyssinat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Summer University on the History and Epistemology in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Study Group on the Relations Between the History and Pedagogy of Mathematics, Jul 2018, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legendre calculateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Adrien-Marie Legendre", SPHERE, CNRS et université Paris-Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomographie et médecine : une histoire centenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre François-Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments d'intégration et exactitude géométrique au tournant du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Instruments et théorie en géométrie", SPHERE, CNRS et université Paris-Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sara Confalonieri, Jun 2019, Wuppertal, Germany</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments de mathématiques dans l'Encyclopédie de Diderot et d'Alembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées LMJL "Circulation et réception des savoirs mathématiques : hommes, lieux, réseaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation de la nomographie dans les journaux : une approche quantitative et cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Cirmath "Des cartes et des études de cas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The diffusion of nomography in civil engineering and industry (1900-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress of History of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, International Study Group on the Relations Between the History and Pedagogy of Mathematics, Jul 2018, Oslo, Norway</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conic and cubic nomograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPM 2016 Mathématiques en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes graphomécaniques de la balistique au tournant du 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation : Mathématiques, Histoire, Enseignement. Journées scientifiques en l'honneur d'Évelyne Barbin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de mathématiques Jean-Leray, Université de Nantes, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice d'Ocagne's papers on nomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulating Mathematics via Journals: The rise of internationalization 1850-1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRMATH, Jun 2016, Djursholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des instruments oubliés : les tables métrologiques du 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e colloque inter-IREM d'épistémologie et d'histoire des mathématiques "Les mathématiques et le réel : expériences, instruments, investigations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rio de Janeiro, Brazil</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Querelles de priorité autour de la nomographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maurice d'Ocagne (1862-1938) : questions historiques et historiographiques soulevées par ses archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Henri-Poincaré, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nantes, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels échanges autour des instruments tractionnels du 18e siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanges mathématiques : études de cas (18e-20e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre international de rencontres mathématiques, Sep 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics of nomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gemeinsamen Jahrestagung der Fachsektion Geschichte der Mathematik der Deutschen Mathematiker-Vereinigung und des Arbeitskreises Mathematikgeschichte und Unterricht der Gesellschaft für Didaktik der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de mathématiques Jean-Leray, Université de Nantes, May 2016, Nantes, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrangement and textual structures of sources: the case of numerical tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources in the history of mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 3398 Histoire des mathématiques, Nov 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement and the price of wood in France around 1800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of the History of Science, Technology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIRMATH, Jun 2016, Djursholm, Sweden</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cholesky's personal archives and their exploitation by historians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference of the European Society for the History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics of the 19th century engineers: methods and instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Pedagogy of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Daejon, South Korea. pp.381--393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Henri-Poincaré, Mar 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metrological tables at the end of the 18th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tables Workshop, Max-Planck-Institut für Wissenschaftgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Jena, Germany</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects algorithmiques de la théorie des équations au 18e et début 19e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du bicentenaire de la naissance d'Évariste Galois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Henri-Poincaré, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GDR 3398 Histoire des mathématiques, Nov 2013, Marseille, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calculating firing tables in 18th and 19th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SC2011 - International Conference on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une discipline à la croisée de savoirs et d'intérêts multiples : la nomographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 18e colloque inter-IREM Histoire et épistémologie des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Caen, France. pp.415--448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre international de rencontres mathématiques, Sep 2013, Marseille, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution exacte des équations différentielles approchées de la balistique aux 18e et 19e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « ..in duplicata ratione velocitatis : La Résistance des fluides de Newton à nos jours », Université Pierre-et-Marie-Curie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Daejon, South Korea. pp.381--393</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Off the target ? Exact solution to approximate differential equations in 18th- and 19th-century ballistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Science Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Athènes, Greece</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler-Otto's ballistic tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Congress of History of Science and Technology, Ideas and Instruments in Social Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence du calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national : L'enseignement des mathématiques à l'école primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.33--47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Henri-Poincaré, Oct 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction tractionnelle des équations différentielles dans la première moitié du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de géométries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments du calcul savant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de clôture de l'action concertée "Histoire des savoirs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS et Ministère de la Recherche, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Caen, France. pp.415--448</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogie et solutions graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des sciences de l'université de Lille 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Lille, France. pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7992,91 +8074,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnomathématique dans l'océan Indien : les lambroquins à la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8086,420 +8168,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synopsis de &amp;quot;Diagohexagones et suites diagohexagonales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synopsis of &amp;quot;Diagohexagons and diagohexagonal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution graphique des équations différentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abaques et nomogrammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484563v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01484569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration approchée des équations différentielles ordinaires (1671-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris-Diderot (Paris 7), 1996. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1996PA070075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03948671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8646,51 +8728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourn&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djebbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marmier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;cher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100309950&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalarias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Morales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barbin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57150-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brezinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08135-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gessner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hashagen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Peiffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Tobies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2011/12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tiennot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pouvreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lys&#233; Rajaonarimanana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Totohasina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/t49f-7864" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-012-0069-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46CFNNRS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.135" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0315-0860(03)00033-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.98" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aym&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.68" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399799v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Voillequin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Voillequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Milici" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouyssinat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769214v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483307v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187221v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188019v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484563v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA070075" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935854v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tourn&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Djebbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marmier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;cher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Tazzioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100309950&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalarias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Morales" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535164v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Barbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guichard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guyot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morice-Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57150-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brezinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08135-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gessner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hashagen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Peiffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Tobies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2011/12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pouvreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tiennot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lys&#233; Rajaonarimanana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Totohasina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/t49f-7864" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-012-0069-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46CFNNRS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0315-0860(03)00033-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.98" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aym&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.68" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02399799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04535162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Voillequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Voillequin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421865v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Milici" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouyssinat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483307v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188020v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA070075" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>