--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1587,562 +1587,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La question de la lecture et de la littérature (jeunesse) dans les programmes scolaires européens du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les adolescents, la lecture et les bibliothèques en Europe, 140, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Par ici la soupe au caillou ! Ou comment des élèves accèdent à l’implicite du texte littéraire à l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Pologne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Inférence, ellipse et parabole, 8, pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le verbe en français aujourd’hui : enjeux et tensions</w:t>
+                <w:t xml:space="preserve">Enseigner le verbe en français aujourd'hui : enjeux et tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2010, 6, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055223v1</w:t>
+                <w:t xml:space="preserve">halshs-00986687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de L’écrit universitaire en pratique, Georgeta Cislaru, Chantal Claudel, Monica Vlad, De Bœck, coll. Méthodes en sciences humaines, 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ulma</w:t>
+                <w:t xml:space="preserve">La construction identitaire de l’enseignant dans son rapport à la littérature : apports d’une comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 - 34, pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.2532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Tsimbidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.102-104</w:t>
+              <w:t xml:space="preserve">, 2010, Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie, 7, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ulma</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03152004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le verbe en français aujourd’hui : enjeux et tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Tsimbidy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie, 7, pp.5-9</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.2532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03151643v1</w:t>
+                <w:t xml:space="preserve">hal-02055223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le verbe en français aujourd'hui : enjeux et tensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu de L’écrit universitaire en pratique, Georgeta Cislaru, Chantal Claudel, Monica Vlad, De Bœck, coll. Méthodes en sciences humaines, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6, pp.En ligne</w:t>
+              <w:t xml:space="preserve">, 2010, pp.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00986687v1</w:t>
+                <w:t xml:space="preserve">halshs-03152053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une « bibliothèque idéale » européenne ?</w:t>
               </w:r>
@@ -2931,234 +2931,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’extrait littéraire dans les nouveaux examens de FLE au secondaire en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “L’œuvre et l’extrait, lire la littérature à l’école”, Université de Cergy-Pontoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Master Franco-hellénique ''Enseignants de langues en Europe : formation à la pluralité linguistique et culturelle des publics scolaires'' : une expérience de dialogues interculturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Anastassiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Flevaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Kyriazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tsioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la langue et la culture françaises : construire des ponts-socio-humanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616689v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03482084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme, un concept didactique</w:t>
               </w:r>
@@ -3837,756 +3837,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des formations universitaires françaises face aux nouveaux défis des littéracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Congres international des professeurs de français “Enseignement/apprentissage du français face aux défis de demain”, Université Catholique de Lublin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lublin, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature de jeunesse en VO en classe : médiatrice de langue(s)-culture(s) et miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude du CERIEC “Didactiques et médiations de la langue-culture française”, Université d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au suivant ! Un quart de siècle de programmes sur l’écriture au cycle 3 : pour quels objectifs et quelle continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rozwora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e congrès mondial de la FIPF : Les utopies francophones en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF – Fédération internationale des professeurs de français, Jul 2025, Besancon, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium « Écrire pour construire des connaissances de l’école l’élémentaire à l’université : continuité(s), évolution(s), ruptures(s) ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial “Writing Research Across Borders”, Université Paris-Ouest Nanterre La Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de concepts grammaticaux : concepts, vous avez dit concepts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Didactique du français “Enseigner la grammaire”, Université du Maine, ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former des enseignants en Europe : un aperçu comparatiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Formation des personnels de direction, ESENESER, Futuroscope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement / apprentissage du FLE : rôles, enjeux et modalités d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude HELiCE, FNS International Exploratory Workshop “Histoire de l’enseignement des littératures en Europe : Le cas de la lettre”, Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enseignants et des étudiants confrontés aux nouveaux défis des littératies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude “Quel écrit ? Quels écrits ? Pédagogies, évaluations, validations”, CNAM Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches en didactique des disciplines et comparaisons internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude HELiCE, FNS International Exploratory Workshop “Histoire de l’enseignement des littératures en Europe : Le cas de la lettre”, Université de Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire interacadémique de l’école doctorale thématique “Didactique des disciplines”, UCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...391 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium « Lecture littéraire, literarisches Lesen, Reading literature, etc. : conceptions, practices, evaluations – An international perspective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque international de l’IAIMTE “Literacies and effective learning and teaching for all / Littératies, apprentissages et enseignement pour tous”, UPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482035v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03482184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t>
               </w:r>
@@ -4812,178 +4812,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le verbe tel qu'il s'enseigne, le verbe tel qu'il se dit à l'école primaire : regards croisés d'enseignants et d'élèves sur le concept de verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque de l'AiRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Liège, Belgique. pp.231-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du cycle 2 au second cycle : quelles procédures d’identification du verbe chez des élèves d’école élémentaire et des étudiants en Master 2 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “Enseigner la grammaire”, École Polytechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482031v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00986689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le verbe. Quelques propositions pour redynamiser la didactique de la conjugaison en L1 et en L2</w:t>
               </w:r>
@@ -5170,441 +5170,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Literature at school: an Anglo-French comparison ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque international de l’IAIMTE, “Fostering literacies: teaching and learning in heterogeneous environments”, Université d’Hildesheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hildesheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grand Témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “Art, interculturel et apprentissage des langues et des cultures”, Université Catholique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Literature at school: an Anglo-French comparison ?</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par ici la soupe au caillou !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque international de l’IAIMTE, “Fostering literacies: teaching and learning in heterogeneous environments”, Université d’Hildesheim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Hildesheim, Germany</w:t>
+              <w:t xml:space="preserve">4e Colloque International “L’Europe des Langues et des Cultures : Inférence, ellipse et parabole”, Université Pédagogique de Cracovie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport à la littérature et à sa didactique de futurs enseignants du primaire et du secondaire : une enquête européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Pratiques langagières et construction des savoirs linguistiques, IRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verbe tel qu’il s’enseigne, le verbe tel qu’il se dit à l’école primaire : regards croisés d’enseignants et d’élèves sur le concept de verbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque international de l’AIRDF, “Quelles progressions curriculaires en français ?”, Université de Liège et AIRDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi tu reconnais que c’est un verbe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du GRIDIFE ERT 64 “Grammaire en francophonie : Curricula, manuels, pratiques d’enseignement observées, formation des enseignants”, IUFM Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482003v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03482008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience linguistique et activités méta- dans les interactions entre langues</w:t>
               </w:r>
@@ -5873,247 +5873,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre culture scolaire et pratiques sociales : vers une comparaison internationale du rapport des futurs enseignants au canon littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “Culture scolaire et formation des enseignants”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Meknès, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions langues étrangères–langue de l’école : quels impacts sur la posture méta- de l’élève au cycle 3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desgrouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “Français/Littérature, socle commun : quelle culture pour les élèves, quelle professionnalité pour les enseignants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Du corpus scolaire à la bibliothèque intérieure” : vers une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontre des chercheurs en didactique de la littérature : “Du corpus scolaire à la bibliothèque intérieure”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481977v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03481847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De futurs enseignants français face à la littérature et à son enseignement : entre canon littéraire institutionnel et bibliothèque intérieure</w:t>
               </w:r>
@@ -6224,381 +6224,381 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes éducatifs européens. Quelles réflexions suscitent leurs contrastes ? Comment y intégrer la dimension européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence FCPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Bures-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une “bibliothèque idéale” européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque international de l’Association internationale 
 pour la recherche en didactique du français (AIRDF) : “Didactique du français : 
 le socioculturel en question”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Systèmes éducatifs européens. Quelles réflexions suscitent leurs contrastes ? Comment y intégrer la dimension européenne ?</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Lire” et comprendre des albums en langue étrangère à l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence FCPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Bures-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’Association française de linguistique appliquée (AFLA) : “Apprentissage et enseignement des langues vivantes à l’école. Impact sur le développement de la langue maternelle”, AFLA et MoDyCo, Université Paris X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la littérature à l’école primaire en Europe : des prescriptions institutionnelles à la constitution d’une culture partagée chez les jeunes Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Biennale de l’Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la littérature à l’école primaire en Europe : des prescriptions institutionnelles à la constitution d’une culture partagée chez les jeunes Européens – Exemples choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’Association française d’éducation comparée : “L’école, lieu de tensions et de médiations : Quels effets sur les pratiques scolaires ? Analyses et comparaisons internationales”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481955v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03482099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Erasmus en IUFM : le prix des mobilités transnationales</w:t>
               </w:r>
@@ -8097,50 +8097,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la recherche du dernier dodo. Documentaire, mythe (et mousse au chocolat).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Prince; Sébastian Thiltges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écographies. Écrire l’écologie pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-148, 2018, Interférences, 978-2-7535-7461-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement du français langue étrangère : rôles, enjeux et modalités d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8153,156 +8252,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Denizot; Christophe Ronveaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre enseignée : perspective historique et comparaison européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions (ELLUG), pp.123-138, 2018, Didaskein, 978-2-37747-044-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907297v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01907298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la marmite du conte déborde… dans la classe de FLE</w:t>
               </w:r>
@@ -9145,51 +9145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions langues étrangères–langue de l’école : quels impacts sur la posture méta- de l’élève au cycle 3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desgrouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement des langues vivantes étrangères à l’école – Impacts sur le développement de la langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10200,521 +10200,615 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03152041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand écrire est une mise en abime : une expérience d’écriture collaborative entre chercheurs et praticiens dans un LéA portant sur l’écriture au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05559349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, interculturel et apprentissage des langues (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouvier-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Bouvier-Laffitte; Anne Pauzet; Dominique Ulma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (11.1), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, interculturel et apprentissage des langues (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouvier-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Bouvier-Laffitte; Anne Pauzet; Dominique Ulma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (10.2), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ulma</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbe, grammaire et enseignement : la prescription et l’usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, pp.En ligne, 2010</w:t>
+              <w:t xml:space="preserve">, 6, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbe, grammaire et enseignement : la prescription et l'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solveig Lepoire-Duc; Dominique Ulma. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, 2010</w:t>
+              <w:t xml:space="preserve">, 6, pp.En ligne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Tsimbidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Ulma; Myriam Tsimbidy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10782,51 +10876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40F465DF"/>
+    <w:nsid w:val="50F8FC5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10930,51 +11024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C6050C4"/>
+    <w:nsid w:val="7ED646D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11078,51 +11172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="88AF0DF9"/>
+    <w:nsid w:val="E9F8D507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11315,51 +11409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/annuaire-2/u/l/ww.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arle.be/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.l1research.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airdf.ouvaton.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afef.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.didactica.up.krakow.pl/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifa.gr/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gerflint.fr/synergies-france" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerflint.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Lequeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merkusheva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.225.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sch&#228;fer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v11i1.923" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsimbidy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Winkler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.167.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabriel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lecomte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Anastassiadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flevaraki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Kyriazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tsioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ball&#233; de Canteloube" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rozwora" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482016v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desgrouas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482121v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481927v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lavoll&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prouteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/livre/?GCOI=99993100734230&amp;amp;fa=author&amp;amp;Person_ID=254" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-posture-normative" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4675" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/catalog/product/view/id/4779/s/l-epanchement-du-conte-dans-la-litterature-modernites-43/category/219/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62150" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/mediation-et-didactiques-en-francophonie/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8965-book-08532782-9782745327826.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.polytechnique.fr/?afficherfiche=194" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/7276" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.7276" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993101206290" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151470v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202-page-289.htm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31541" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2271" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/en/produs/the-literary-canon-approaches-to-teaching-literature-in-different-context/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/litterature-lecole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/58430?rskey=FPKazP&amp;amp;result=7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18210&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152041v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffite" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/annuaire-2/u/l/ww.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arle.be/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.l1research.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airdf.ouvaton.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afef.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.didactica.up.krakow.pl/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifa.gr/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gerflint.fr/synergies-france" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerflint.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Lequeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merkusheva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.225.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sch&#228;fer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v11i1.923" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2532" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsimbidy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Winkler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.167.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabriel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lecomte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Anastassiadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flevaraki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Kyriazi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tsioli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ball&#233; de Canteloube" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rozwora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482157v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desgrouas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482190v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482121v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481927v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lavoll&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prouteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/livre/?GCOI=99993100734230&amp;amp;fa=author&amp;amp;Person_ID=254" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-posture-normative" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4675" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/catalog/product/view/id/4779/s/l-epanchement-du-conte-dans-la-litterature-modernites-43/category/219/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62150" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/mediation-et-didactiques-en-francophonie/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8965-book-08532782-9782745327826.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.polytechnique.fr/?afficherfiche=194" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/7276" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.7276" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993101206290" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151470v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202-page-289.htm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31541" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2271" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/en/produs/the-literary-canon-approaches-to-teaching-literature-in-different-context/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/litterature-lecole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/58430?rskey=FPKazP&amp;amp;result=7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18210&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152041v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151913v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffite" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>