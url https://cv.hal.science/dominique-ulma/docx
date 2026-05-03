--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1440,709 +1440,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseigner le verbe. Quelques propositions pour redynamiser la didactique de la conjugaison en L1 et en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Didactique &amp; acquisition des langues. Processus d’enseignement-apprentissage et processus d’acquisition, 67-68, pp.41-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Et le verbe se fit silence »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.132-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26522/vp.v11i1.923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26522/vp.v11i1.923⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03151928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enseigner le verbe. Quelques propositions pour redynamiser la didactique de la conjugaison en L1 et en L2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par ici la soupe au caillou ! Ou comment des élèves accèdent à l’implicite du texte littéraire à l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Didactique &amp; acquisition des langues. Processus d’enseignement-apprentissage et processus d’acquisition, 67-68, pp.41-62</w:t>
+              <w:t xml:space="preserve">Synergies Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Inférence, ellipse et parabole, 8, pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la lecture et de la littérature (jeunesse) dans les programmes scolaires européens du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Les adolescents, la lecture et les bibliothèques en Europe, 140, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le verbe en français aujourd'hui : enjeux et tensions</w:t>
+                <w:t xml:space="preserve">Enseigner le verbe en français aujourd’hui : enjeux et tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6, pp.En ligne</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00986687v1</w:t>
+                <w:t xml:space="preserve">hal-02055223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de L’écrit universitaire en pratique, Georgeta Cislaru, Chantal Claudel, Monica Vlad, De Bœck, coll. Méthodes en sciences humaines, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.102-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03152053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction identitaire de l’enseignant dans son rapport à la littérature : apports d’une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 - 34, pp.44-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.2532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.2532⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03151643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Tsimbidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie, 7, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03152004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enseigner le verbe en français aujourd’hui : enjeux et tensions</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le verbe en français aujourd'hui : enjeux et tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2010, 6, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-03152053v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une « bibliothèque idéale » européenne ?</w:t>
               </w:r>
@@ -2638,51 +2638,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2741,151 +2741,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les données interrogent le collectif : une expérience d’acculturation à la recherche dans le LéA ECRIFLORE (Écriture à Fleury et Orléans Est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cylia Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Rencontres internationales des LéA-IFÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFÉ-ENS Lyon, May 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pratiques langagières écrites personnelles et professionnelles des enseignants : des pratiques déclarées hétérogènes à l'école et au collège ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e colloque de l'AIRDF : Pratiques enseignantes et activité des apprenant⋅es en didactique du français : où en sommes-nous en 2025 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRDF – Association Internationale pour la recherche en didactique du français, Jul 2025, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurs et malheurs de la littérature dans les manuels de FLE destinés au secondaire en Angleterre (2016-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2901,73 +2983,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission de modèles et d'idéaux à travers le manuel scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Master Franco-hellénique ''Enseignants de langues en Europe : formation à la pluralité linguistique et culturelle des publics scolaires'' : une expérience de dialogues interculturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Anastassiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Flevaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Kyriazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Tsioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la langue et la culture françaises : construire des ponts-socio-humanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’extrait littéraire dans les nouveaux examens de FLE au secondaire en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2983,1722 +3190,1597 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “L’œuvre et l’extrait, lire la littérature à l’école”, Université de Cergy-Pontoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme, un concept didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES CONCEPTS DANS LA RECHERCHE EN DIDACTIQUE DU FRANÇAIS ÉMERGENCE ET CRÉATION D'UN CHAMP ÉPISTÉMIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRDF, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace et le temps : des universels bien singuliers dans la classe de grammaire, des difficultés didactiques pour l’enseignant de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ballé de Canteloube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international DIDACTIfen “Les disciplines enseignées : des modes de penser le monde”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Kindergarten: Early Childhood Education in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th China-Asean Education Cooperation week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Guiyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium « L’extrait : fabrication scolaire de littérature »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres internationales du REF, CNAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et didactique du verbe de l’école primaire à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Pratiques langagières et construction des savoirs linguistiques, IRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le conte déborde… dans la marmite du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “L’épanchement du conte dans la littérature. Perspectives littéraires et didactiques”, ESPE d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1980-2000 : Discours didactiques sur l'enseignement de la litterature. Une approche comparee FLE / FLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche en éducation et formation, Congrès AREF 2016. À quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 1980-2000 : Discours didactiques sur l’enseignement de la littérature. Une approche comparée FLE / FLM », Symposium « Enseignement des littératures nationales en Europe : enjeux d’une comparaison didactique et historique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AREF (Actualité de la recherche en éducation et Formation) “À quelles questions cherchons-nous réponse ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’acculturation à l’écriture de recherche en milieu universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude “Disciplines et écriture de recherche : invariants et spécificités”, ESPE d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enseignants et des étudiants confrontés aux nouveaux défis des littératies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude “Quel écrit ? Quels écrits ? Pédagogies, évaluations, validations”, CNAM Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement / apprentissage du FLE : rôles, enjeux et modalités d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude HELiCE, FNS International Exploratory Workshop “Histoire de l’enseignement des littératures en Europe : Le cas de la lettre”, Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des enseignants en Europe : un aperçu comparatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Formation des personnels de direction, ESENESER, Futuroscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au suivant ! Un quart de siècle de programmes sur l’écriture au cycle 3 : pour quels objectifs et quelle continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rozwora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e congrès mondial de la FIPF : Les utopies francophones en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF – Fédération internationale des professeurs de français, Jul 2025, Besancon, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium « Écrire pour construire des connaissances de l’école l’élémentaire à l’université : continuité(s), évolution(s), ruptures(s) ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial “Writing Research Across Borders”, Université Paris-Ouest Nanterre La Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de concepts grammaticaux : concepts, vous avez dit concepts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Didactique du français “Enseigner la grammaire”, Université du Maine, ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des formations universitaires françaises face aux nouveaux défis des littéracies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congres international des professeurs de français “Enseignement/apprentissage du français face aux défis de demain”, Université Catholique de Lublin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lublin, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature de jeunesse en VO en classe : médiatrice de langue(s)-culture(s) et miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du CERIEC “Didactiques et médiations de la langue-culture française”, Université d’Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium « Lecture littéraire, literarisches Lesen, Reading literature, etc. : conceptions, practices, evaluations – An international perspective »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès mondial de la FIPF : Les utopies francophones en tous genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF – Fédération internationale des professeurs de français, Jul 2025, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">9e Colloque international de l’IAIMTE “Literacies and effective learning and teaching for all / Littératies, apprentissages et enseignement pour tous”, UPEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...379 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches en didactique des disciplines et comparaisons internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interacadémique de l’école doctorale thématique “Didactique des disciplines”, UCL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “Les fables à l’école (19e 21e) : un patrimoine européen ?”, HELiCE, TELEM, CRTF et EMA, IUFM d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la transposition didactique du verbe à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4713,142 +4795,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Le verbe : perspectives linguistiques et didactiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Arras, France. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes lectures, lectures des jeunes : représentations et pratiques entre prescriptions scolaires, offre de lecture et aspirations des lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Livr@do”, Journée du livre pour adolescents, Bibliothèque Chiroux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cycle 2 au second cycle : quelles procédures d’identification du verbe chez des élèves d’école élémentaire et des étudiants en Master 2 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “Enseigner la grammaire”, École Polytechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verbe tel qu'il s'enseigne, le verbe tel qu'il se dit à l'école primaire : regards croisés d'enseignants et d'élèves sur le concept de verbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4864,970 +5015,901 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque de l'AiRDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Liège, Belgique. pp.231-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00986689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le verbe. Quelques propositions pour redynamiser la didactique de la conjugaison en L1 et en L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude DIPRALANG “Didactique et acquisition des langues. Processus d’enseignement-apprentissage et processus d’acquisition”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Université Paul Valéry, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Les badulins gabaient sartement élons.” Ou comment les élèves identifient-ils le verbe à l’école élémentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “Le complexe du verbe : Approches linguistiques, didactiques, socio- et psycholinguistiques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle(s) de la littérature (patrimoniale) dans l’enseignement obligatoire en Europe : un panorama des programmes de quelques pays hier et aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», 13e Rencontres des chercheurs francophones en didactique des littératures, “École et patrimoines littéraires : quelles tensions, quels usages aujourd’hui ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Université de Cergy-Pontoise, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “Art, interculturel et apprentissage des langues et des cultures”, Université Catholique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature at school: an Anglo-French comparison ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque international de l’IAIMTE, “Fostering literacies: teaching and learning in heterogeneous environments”, Université d’Hildesheim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Hildesheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Grand Témoin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verbe tel qu’il s’enseigne, le verbe tel qu’il se dit à l’école primaire : regards croisés d’enseignants et d’élèves sur le concept de verbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Art, interculturel et apprentissage des langues et des cultures”, Université Catholique de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">11e colloque international de l’AIRDF, “Quelles progressions curriculaires en français ?”, Université de Liège et AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi tu reconnais que c’est un verbe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du GRIDIFE ERT 64 “Grammaire en francophonie : Curricula, manuels, pratiques d’enseignement observées, formation des enseignants”, IUFM Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à la littérature et à sa didactique de futurs enseignants du primaire et du secondaire : une enquête européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences Pratiques langagières et construction des savoirs linguistiques, IRD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par ici la soupe au caillou !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque International “L’Europe des Langues et des Cultures : Inférence, ellipse et parabole”, Université Pédagogique de Cracovie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le rapport à la littérature et à sa didactique de futurs enseignants du primaire et du secondaire : une enquête européenne</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction identitaire de l’enseignant dans son rapport à la littérature : apports d’une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Pratiques langagières et construction des savoirs linguistiques, IRD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque international “La construction identitaire à l’école”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience linguistique et activités méta- dans les interactions entre langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de l'IUFM de Grenoble, Université Joseph Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer les langues au cycle 3 : conscience linguistique et activités méta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GRIDIFE, ERT 64 GRIDIFE, IUFM Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enquête IMEN-Littérature : vers une comparaison franco-allemande du rapport des futurs enseignants au canon littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5843,1748 +5925,1748 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», Journée d’étude franco-allemande du Centre interdisciplinaire d’études et de recherches sur l’Allemagne (CIERA), “Canon scolaire et pratiques d’enseignement”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions langues étrangères–langue de l’école : quels impacts sur la posture méta- de l’élève au cycle 3 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desgrouas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Français/Littérature, socle commun : quelle culture pour les élèves, quelle professionnalité pour les enseignants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Du corpus scolaire à la bibliothèque intérieure” : vers une comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e rencontre des chercheurs en didactique de la littérature : “Du corpus scolaire à la bibliothèque intérieure”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre culture scolaire et pratiques sociales : vers une comparaison internationale du rapport des futurs enseignants au canon littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “Culture scolaire et formation des enseignants”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De futurs enseignants français face à la littérature et à son enseignement : entre canon littéraire institutionnel et bibliothèque intérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “National Literatures in the age of Globalization: the issue of the Canon”, Université de Bucarest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions langues étrangères–langue de l’école : quels impacts sur la posture méta- de l’élève au cycle 3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque international “L’Europe des Langues et des Cultures : Le sens et sa complexité”, Université Pédagogique de Cracovie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes éducatifs européens. Quelles réflexions suscitent leurs contrastes ? Comment y intégrer la dimension européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence FCPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Bures-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une “bibliothèque idéale” européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque international de l’Association internationale 
 pour la recherche en didactique du français (AIRDF) : “Didactique du français : 
 le socioculturel en question”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la littérature à l’école primaire en Europe : des prescriptions institutionnelles à la constitution d’une culture partagée chez les jeunes Européens – Exemples choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l’Association française d’éducation comparée : “L’école, lieu de tensions et de médiations : Quels effets sur les pratiques scolaires ? Analyses et comparaisons internationales”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la littérature à l’école primaire en Europe : des prescriptions institutionnelles à la constitution d’une culture partagée chez les jeunes Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Biennale de l’Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Lire” et comprendre des albums en langue étrangère à l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’Association française de linguistique appliquée (AFLA) : “Apprentissage et enseignement des langues vivantes à l’école. Impact sur le développement de la langue maternelle”, AFLA et MoDyCo, Université Paris X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Erasmus en IUFM : le prix des mobilités transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’École doctorale Connaissance, langage, modélisations : “Figures du scientifique”, Université Paris X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature de jeunesse : une culture sans frontières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences du Groupe de recherche Didactique des Lettres et littérature de jeunesse du CELAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe à l’école : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journée d’études de l’AFDECE, “La rencontre des Europes”, CIEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Sèvres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasmus dans la formation initiale des maitres du premier degré : le prix des mobilités transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’Enseignement Supérieur, Pôle Universitaire européen de Montpellier et du Languedoc-Roussillon et Agence Nationale Socrates-Leonardo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations de l’enseignement d’une langue étrangère au français langue de scolarisation dans l’école primaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», 2e Colloque international “Français langue internationale recherche et formation : L’Europe des Langues et des Cultures”, Université Pédagogique de Cracovie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et valeurs de la littérature à l’école primaire : approche historique et comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AIRDF “Littérature et pratiques d’enseignement apprentissage : difficultés et résistances”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension internationale – Échanges, partenariats, projets linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIC de l’Académie de Reims, IUFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et justice sociale dans l’éducation et la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lavollée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Congrès mondial des associations d’éducation comparée (WCCES) : “Éducation et justice sociale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, La Havane, Cuba</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des séjours Erasmus dans la formation des professeurs des écoles en France : quelle identité professionnelle entre exigences de la formation initiale et ouverture à la dimension européenne à l’heure de la construction de l’espace européen d’enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Biennale de l’Éducation et de la Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues vivantes, littératures de jeunesse et apprentissage de la citoyenneté européenne par l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Institut International Charles Perrault : “Littérature allemande”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir à la dimension européenne dès l’école primaire : qu’en disent les nouveaux programmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AFDECE : “Construire l’identité européenne. Altérité, Éducation, Échanges”, Conseil de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’échange scolaire européen dans la construction du sentiment européen dès l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e journée de l’École Doctorale Langage et Langues, Université de Paris 3–Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latin or Celtic: Astérix and the French Cultural Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusion and Diversity: Cultural Heritage and Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noordelijke Hogeschool Leeuwarden, Jun 1997, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latin or Celtic: Astérix and the French Cultural Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Université d’été “Inclusion and Diversity: Cultural Heritage and Identity”, Noordelijke Hogeschool Leeuwarden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7594,320 +7676,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures créatives – Représentations contemporaines et enjeux professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes, coll. Interférences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2753586144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes, coll. Interférences</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2753586144</w:t>
+                <w:t xml:space="preserve">hal-03779724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fables à l’école au XXIe siècle. Quelles perspectives didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Namur; CEDOCEF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, 2016, Diptyque, David Vrydaghs, 9782870379066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les fables à l’école au XXIe siècle. Quelles perspectives didactiques ?</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignants en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Denizot</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 31, 2016, Diptyque, David Vrydaghs, 9782870379066</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Niclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pédagogies en développement, 978-2-8041-6202-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7917,51 +7999,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurs et malheurs de la littérature dans les manuels de FLE destinés au secondaire en Angleterre (2016-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7981,1854 +8063,1854 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fadi Jaber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission de modèles et d'idéaux à travers le manuel scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture(s) normative(s) entre sciences de l'éducation et sciences du langage en formation d'enseignants : une dynamique spiralaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Sintez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La posture normative - Une voie d'incarnation de la normativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare et Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-189, 2024, Droit privé &amp; sciences criminelles, 978-2-84934-748-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement du français langue étrangère : rôles, enjeux et modalités d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Denizot; Christophe Ronveaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre enseignée : perspective historique et comparaison européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions (ELLUG), pp.123-138, 2018, Didaskein, 978-2-37747-044-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du dernier dodo. Documentaire, mythe (et mousse au chocolat).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Prince; Sébastian Thiltges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écographies. Écrire l’écologie pour la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.132-148, 2018, Interférences, 978-2-7535-7461-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la marmite du conte déborde… dans la classe de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Connan-Pintado; Gilles Béhotéguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’épanchement du conte dans la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-267, 2018, Modernités, 979-10-300-0293-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-France Bishop; Brigitte Louichon; Christophe Ronveaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fables à l’école : un genre patrimonial européen ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-72, 2017, Exploration, 978-3-0343-2921-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b11272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b11272⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01907277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature de jeunesse en VO en classe : médiatrice de langue(s)-culture(s) et miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Kilanga; Maeva Touzeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiation et didactiques en francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riveneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-148, 2016, Itinéraires francophones, 978-2-36013-379-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des formations universitaires françaises face aux nouveaux défis des littéracies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magdalena Sowa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement / apprentissage du français face aux défis de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Werset, 2015, 978-83-63527-76-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle(s) de la littérature (patrimoniale) dans l’enseignement obligatoire en Europe : un panorama des programmes de quelques pays hier et aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-France Bishop; Anissa Belhadjin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les patrimoines littéraires à l’école : tensions et débats actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-173, 2015, Didactiques des lettres et des cultures, 9782745327826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cycle 2 au second cycle : quelles procédures d’identification du verbe chez des élèves d’école élémentaire et des étudiants en Master 2 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bertrand; Isabelle Schaffner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l’École Polytechnique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.301-315, 2014, Linguistique et didactique, 978-2-7302-1621-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la transposition didactique du verbe à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Avezard-Roger; Belinda Lavieu-Gwozdz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verbe : perspectives linguistiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-29, 2013, Études linguistiques, 9782848321738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.7276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artois Presses Université</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03151622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verbe tel qu’il s’enseigne, le verbe tel qu’il se dit à l’école primaire : regards croisés d’enseignants et d’élèves sur le concept de verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Dumortier; Julien Van Beveren; David Vrydaghs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curriculum et progression en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Namur; CEDOCEF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-252, 2012, Diptyque, 9782870377031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Baillat; Daniel Niclot; Dominique Ulma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation des enseignants en Europe. Approche comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-291, 2010, Pédagogies en développement, 978-2-8041-6202-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions langues étrangères–langue de l’école : quels impacts sur la posture méta- de l’élève au cycle 3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desgrouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement des langues vivantes étrangères à l’école – Impacts sur le développement de la langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-196, 2010, Enfance et langage, 978-2-296-11640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la littérature à l'école primaire en Europe : quelques exemples de prescription institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régis Malet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École, médiations et réformes curriculaires. Perspectives internationales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.47-58, 2010, Perspectives en éducation et formation, 9782804133276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Du corpus scolaire à la bibliothèque intérieure” : vers une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Louichon; Annie Rouxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du corpus scolaire à la bibliothèque intérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-231, 2010, Paideia, 978-2-7535-1007-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do French student teachers deal with literature and its teaching: canon between curriculum and personal preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florentina Sâmihăian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The literary canon. Approaches to teaching literature in different contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The University of Bucharest Publishing House / Editura Universității din București</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-93, 2010, 978-973-737-790-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Erasmus en IUFM : le prix des mobilités transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Leeman; Jacques Pain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du sujet, du conflit, du scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matrice, pp.407-422, 2008, Les Cahiers de l’École 2004-2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche historique et comparatiste de la place de la littérature à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlène Lebrun; Annie Rouxel; Claude Vargas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature et l’école. Enjeux, résistances et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-87, 2007, Langues et écritures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European dimension in Teacher training in France: squaring the circle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Kuhn; Ronald G. Sultana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homo Sapiens europeus? - Creating the European Learning Citizen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-294, 2006, 978-0-8204-7600-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des langues vivantes étrangères : l’enjeu de la diversification linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Bertucci; Colette Corblin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel français à l’école ? Les programmes de français face à la diversité linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-122, 2004, Savoir et Formation, 2-7475-7181-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9838,201 +9920,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du LéA-IFÉ ÉCRIFLORE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement explicite de la production d'écrits : l'expérience du LéA-IFÉ ECRIFLORE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palabres et scribures autour de Écritures créatives : représentations contemporaines, processus créatifs, nouveaux enjeux professionnels, PUR, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10041,182 +10123,182 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants du supérieur et le plagiat : « informer, sensibiliser, prévenir », repérer... sanctionner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://www.enseignementsup-recherche.gouv.fr/fr/les-enseignants-du-superieur-et-le-plagiat-informer-sensibiliser-prevenir-reperer-sanctionner-48602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Enseigner la littérature de jeunesse, Myriam Tsimbidy, Presses Universitaires du Mirail, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d’information sur les manuels scolaires n° 74-75</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03152041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10226,91 +10308,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand écrire est une mise en abime : une expérience d’écriture collaborative entre chercheurs et praticiens dans un LéA portant sur l’écriture au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05559349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10320,495 +10402,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, interculturel et apprentissage des langues (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouvier-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Bouvier-Laffitte; Anne Pauzet; Dominique Ulma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (11.1), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, interculturel et apprentissage des langues (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bouvier-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Bouvier-Laffitte; Anne Pauzet; Dominique Ulma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix Plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (10.2), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbe, grammaire et enseignement : la prescription et l'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solveig Lepoire-Duc; Dominique Ulma. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, 2010</w:t>
+              <w:t xml:space="preserve">, 6, pp.En ligne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ulma</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbe, grammaire et enseignement : la prescription et l’usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, pp.En ligne, 2010</w:t>
+              <w:t xml:space="preserve">, 6, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Tsimbidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Ulma; Myriam Tsimbidy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10876,51 +10958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50F8FC5F"/>
+    <w:nsid w:val="935B319E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11024,51 +11106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7ED646D9"/>
+    <w:nsid w:val="DC0D7763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11172,51 +11254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E9F8D507"/>
+    <w:nsid w:val="CAA82B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11409,51 +11491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/annuaire-2/u/l/ww.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arle.be/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.l1research.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airdf.ouvaton.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afef.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.didactica.up.krakow.pl/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifa.gr/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gerflint.fr/synergies-france" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerflint.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Lequeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merkusheva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.225.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sch&#228;fer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v11i1.923" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2532" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsimbidy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Winkler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.167.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabriel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lecomte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Anastassiadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flevaraki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Kyriazi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tsioli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ball&#233; de Canteloube" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482050v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rozwora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482157v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desgrouas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482190v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482121v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481927v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lavoll&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151741v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prouteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/livre/?GCOI=99993100734230&amp;amp;fa=author&amp;amp;Person_ID=254" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-posture-normative" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4675" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/catalog/product/view/id/4779/s/l-epanchement-du-conte-dans-la-litterature-modernites-43/category/219/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62150" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/mediation-et-didactiques-en-francophonie/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8965-book-08532782-9782745327826.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.polytechnique.fr/?afficherfiche=194" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/7276" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.7276" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993101206290" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151470v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202-page-289.htm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31541" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2271" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/en/produs/the-literary-canon-approaches-to-teaching-literature-in-different-context/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151888v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/litterature-lecole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/58430?rskey=FPKazP&amp;amp;result=7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18210&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152041v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151913v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffite" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/annuaire-2/u/l/ww.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arle.be/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.l1research.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airdf.ouvaton.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afef.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.didactica.up.krakow.pl/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifa.gr/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gerflint.fr/synergies-france" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerflint.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Lequeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merkusheva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.225.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sch&#228;fer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v11i1.923" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsimbidy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Winkler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.167.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Pujol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabriel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Anastassiadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flevaraki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Kyriazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tsioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ball&#233; de Canteloube" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rozwora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desgrouas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481992v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482121v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lavoll&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481915v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prouteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/livre/?GCOI=99993100734230&amp;amp;fa=author&amp;amp;Person_ID=254" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-posture-normative" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4675" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/catalog/product/view/id/4779/s/l-epanchement-du-conte-dans-la-litterature-modernites-43/category/219/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/mediation-et-didactiques-en-francophonie/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8965-book-08532782-9782745327826.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.polytechnique.fr/?afficherfiche=194" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/7276" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.7276" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993101206290" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202-page-289.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151723v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31541" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2271" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/en/produs/the-literary-canon-approaches-to-teaching-literature-in-different-context/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151888v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/litterature-lecole" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/58430?rskey=FPKazP&amp;amp;result=7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18210&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffite" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>