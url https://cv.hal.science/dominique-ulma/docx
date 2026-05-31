--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1725,372 +1725,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le verbe en français aujourd’hui : enjeux et tensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction identitaire de l’enseignant dans son rapport à la littérature : apports d’une comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 - 34, pp.44-53. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
+                <w:t xml:space="preserve">⟨10.4000/trema.2532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ulma</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Tsimbidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2010, Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie, 7, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03152004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le verbe en français aujourd’hui : enjeux et tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.102-104</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.2532⟩</w:t>
-[...60 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02055223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Myriam Tsimbidy</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de L’écrit universitaire en pratique, Georgeta Cislaru, Chantal Claudel, Monica Vlad, De Bœck, coll. Méthodes en sciences humaines, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie, 7, pp.5-9</w:t>
+              <w:t xml:space="preserve">, 2010, pp.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03152053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le verbe en français aujourd'hui : enjeux et tensions</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3013,234 +3013,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’extrait littéraire dans les nouveaux examens de FLE au secondaire en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “L’œuvre et l’extrait, lire la littérature à l’école”, Université de Cergy-Pontoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Master Franco-hellénique ''Enseignants de langues en Europe : formation à la pluralité linguistique et culturelle des publics scolaires'' : une expérience de dialogues interculturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Anastassiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Flevaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Kyriazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Tsioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la langue et la culture françaises : construire des ponts-socio-humanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616689v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03482084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme, un concept didactique</w:t>
               </w:r>
@@ -3919,480 +3919,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Former des enseignants en Europe : un aperçu comparatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Formation des personnels de direction, ESENESER, Futuroscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au suivant ! Un quart de siècle de programmes sur l’écriture au cycle 3 : pour quels objectifs et quelle continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rozwora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e congrès mondial de la FIPF : Les utopies francophones en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF – Fédération internationale des professeurs de français, Jul 2025, Besancon, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium « Écrire pour construire des connaissances de l’école l’élémentaire à l’université : continuité(s), évolution(s), ruptures(s) ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial “Writing Research Across Borders”, Université Paris-Ouest Nanterre La Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de concepts grammaticaux : concepts, vous avez dit concepts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Didactique du français “Enseigner la grammaire”, Université du Maine, ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement / apprentissage du FLE : rôles, enjeux et modalités d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude HELiCE, FNS International Exploratory Workshop “Histoire de l’enseignement des littératures en Europe : Le cas de la lettre”, Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des enseignants et des étudiants confrontés aux nouveaux défis des littératies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude “Quel écrit ? Quels écrits ? Pédagogies, évaluations, validations”, CNAM Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482110v1</w:t>
-              </w:r>
-[...382 lines deleted...]
-                <w:t xml:space="preserve">halshs-03482140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des formations universitaires françaises face aux nouveaux défis des littéracies</w:t>
               </w:r>
@@ -4510,165 +4510,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherches en didactique des disciplines et comparaisons internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interacadémique de l’école doctorale thématique “Didactique des disciplines”, UCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Symposium « Lecture littéraire, literarisches Lesen, Reading literature, etc. : conceptions, practices, evaluations – An international perspective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque international de l’IAIMTE “Literacies and effective learning and teaching for all / Littératies, apprentissages et enseignement pour tous”, UPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482035v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03482184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fabuliste, le professeur de FLE et les méthodologies</w:t>
               </w:r>
@@ -4749,51 +4749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la transposition didactique du verbe à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4969,51 +4969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verbe tel qu'il s'enseigne, le verbe tel qu'il se dit à l'école primaire : regards croisés d'enseignants et d'élèves sur le concept de verbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5390,234 +5390,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rapport à la littérature et à sa didactique de futurs enseignants du primaire et du secondaire : une enquête européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences Pratiques langagières et construction des savoirs linguistiques, IRD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le verbe tel qu’il s’enseigne, le verbe tel qu’il se dit à l’école primaire : regards croisés d’enseignants et d’élèves sur le concept de verbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque international de l’AIRDF, “Quelles progressions curriculaires en français ?”, Université de Liège et AIRDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi tu reconnais que c’est un verbe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du GRIDIFE ERT 64 “Grammaire en francophonie : Curricula, manuels, pratiques d’enseignement observées, formation des enseignants”, IUFM Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482003v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03482157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par ici la soupe au caillou !</w:t>
               </w:r>
@@ -5666,165 +5666,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conscience linguistique et activités méta- dans les interactions entre langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences de l'IUFM de Grenoble, Université Joseph Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction identitaire de l’enseignant dans son rapport à la littérature : apports d’une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “La construction identitaire à l’école”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481997v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03482173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer les langues au cycle 3 : conscience linguistique et activités méta</w:t>
               </w:r>
@@ -5955,247 +5955,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre culture scolaire et pratiques sociales : vers une comparaison internationale du rapport des futurs enseignants au canon littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “Culture scolaire et formation des enseignants”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Meknès, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions langues étrangères–langue de l’école : quels impacts sur la posture méta- de l’élève au cycle 3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desgrouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “Français/Littérature, socle commun : quelle culture pour les élèves, quelle professionnalité pour les enseignants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Du corpus scolaire à la bibliothèque intérieure” : vers une comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontre des chercheurs en didactique de la littérature : “Du corpus scolaire à la bibliothèque intérieure”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481977v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03481847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De futurs enseignants français face à la littérature et à son enseignement : entre canon littéraire institutionnel et bibliothèque intérieure</w:t>
               </w:r>
@@ -6453,165 +6453,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de la littérature à l’école primaire en Europe : des prescriptions institutionnelles à la constitution d’une culture partagée chez les jeunes Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Biennale de l’Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la littérature à l’école primaire en Europe : des prescriptions institutionnelles à la constitution d’une culture partagée chez les jeunes Européens – Exemples choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’Association française d’éducation comparée : “L’école, lieu de tensions et de médiations : Quels effets sur les pratiques scolaires ? Analyses et comparaisons internationales”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481955v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03481947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Lire” et comprendre des albums en langue étrangère à l’école élémentaire</w:t>
               </w:r>
@@ -6660,165 +6660,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature de jeunesse : une culture sans frontières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du Groupe de recherche Didactique des Lettres et littérature de jeunesse du CELAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le programme Erasmus en IUFM : le prix des mobilités transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’École doctorale Connaissance, langage, modélisations : “Figures du scientifique”, Université Paris X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03482096v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03482164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe à l’école : enjeux et perspectives</w:t>
               </w:r>
@@ -8179,50 +8179,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la recherche du dernier dodo. Documentaire, mythe (et mousse au chocolat).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Prince; Sébastian Thiltges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écographies. Écrire l’écologie pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-148, 2018, Interférences, 978-2-7535-7461-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Madame de Sévigné écrit une lettre de réclamation… L’épistolaire dans l’enseignement du français langue étrangère : rôles, enjeux et modalités d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8235,156 +8334,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Denizot; Christophe Ronveaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre enseignée : perspective historique et comparaison européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions (ELLUG), pp.123-138, 2018, Didaskein, 978-2-37747-044-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907297v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01907298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la marmite du conte déborde… dans la classe de FLE</w:t>
               </w:r>
@@ -9227,51 +9227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions langues étrangères–langue de l’école : quels impacts sur la posture méta- de l’élève au cycle 3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desgrouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Corblin; Jérémi Sauvage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement des langues vivantes étrangères à l’école – Impacts sur le développement de la langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9307,186 +9307,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Du corpus scolaire à la bibliothèque intérieure” : vers une comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Louichon; Annie Rouxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du corpus scolaire à la bibliothèque intérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-231, 2010, Paideia, 978-2-7535-1007-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la littérature à l'école primaire en Europe : quelques exemples de prescription institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régis Malet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École, médiations et réformes curriculaires. Perspectives internationales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.47-58, 2010, Perspectives en éducation et formation, 9782804133276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151428v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03151663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do French student teachers deal with literature and its teaching: canon between curriculum and personal preferences</w:t>
               </w:r>
@@ -10608,238 +10608,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbe, grammaire et enseignement : la prescription et l'usage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ulma</w:t>
+                <w:t xml:space="preserve">Verbe, grammaire et enseignement : la prescription et l’usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, pp.En ligne, 2010</w:t>
+              <w:t xml:space="preserve">, 6, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00986686v1</w:t>
+                <w:t xml:space="preserve">hal-02055233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbe, grammaire et enseignement : la prescription et l’usage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Verbe, grammaire et enseignement : la prescription et l'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lepoire Duc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solveig Lepoire-Duc; Dominique Ulma. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, 2010</w:t>
+              <w:t xml:space="preserve">, 6, pp.En ligne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055233v1</w:t>
+                <w:t xml:space="preserve">halshs-00986686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalité du conte à l’aube du XXIe siècle : du pastiche à la parodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Tsimbidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Ulma; Myriam Tsimbidy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2010</w:t>
@@ -10958,51 +10958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="935B319E"/>
+    <w:nsid w:val="E936CF5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11106,51 +11106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DC0D7763"/>
+    <w:nsid w:val="2C627572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11254,51 +11254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CAA82B5F"/>
+    <w:nsid w:val="CCAB384B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11491,51 +11491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/annuaire-2/u/l/ww.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arle.be/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.l1research.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airdf.ouvaton.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afef.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.didactica.up.krakow.pl/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifa.gr/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gerflint.fr/synergies-france" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerflint.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Lequeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merkusheva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.225.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sch&#228;fer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v11i1.923" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsimbidy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Winkler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.167.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Pujol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabriel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Anastassiadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flevaraki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Kyriazi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tsioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ball&#233; de Canteloube" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rozwora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desgrouas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481992v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482121v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lavoll&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481915v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prouteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/livre/?GCOI=99993100734230&amp;amp;fa=author&amp;amp;Person_ID=254" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-posture-normative" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4675" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/catalog/product/view/id/4779/s/l-epanchement-du-conte-dans-la-litterature-modernites-43/category/219/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/mediation-et-didactiques-en-francophonie/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8965-book-08532782-9782745327826.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.polytechnique.fr/?afficherfiche=194" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/7276" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.7276" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993101206290" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202-page-289.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151723v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31541" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2271" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/en/produs/the-literary-canon-approaches-to-teaching-literature-in-different-context/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151888v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/litterature-lecole" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/58430?rskey=FPKazP&amp;amp;result=7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18210&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffite" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/annuaire-2/u/l/ww.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lll.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arle.be/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.l1research.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://airdf.ouvaton.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afef.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.didactica.up.krakow.pl/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifa.gr/fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gerflint.fr/synergies-france" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gerflint.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Lequeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merkusheva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.225.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289171" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sch&#228;fer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.192.0097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151928v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v11i1.923" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tsimbidy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Winkler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.167.0125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Pujol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabriel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Anastassiadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flevaraki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Kyriazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tsioli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ball&#233; de Canteloube" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rozwora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482024v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481997v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desgrouas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481992v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482121v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lavoll&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481915v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prouteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/livre/?GCOI=99993100734230&amp;amp;fa=author&amp;amp;Person_ID=254" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-posture-normative" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4675" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/catalog/product/view/id/4779/s/l-epanchement-du-conte-dans-la-litterature-modernites-43/category/219/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/62150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/mediation-et-didactiques-en-francophonie/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8965-book-08532782-9782745327826.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.polytechnique.fr/?afficherfiche=194" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151622v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/7276" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.7276" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993101206290" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-formation-des-enseignants-en-europe--978280416202-page-289.htm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151723v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=31541" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2271" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editura-unibuc.ro/en/produs/the-literary-canon-approaches-to-teaching-literature-in-different-context/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151888v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/litterature-lecole" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/title/58430?rskey=FPKazP&amp;amp;result=7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18210&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffite" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151909v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055233v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>