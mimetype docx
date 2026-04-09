--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -4201,51 +4201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B792310C"/>
+    <w:nsid w:val="4F878155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>