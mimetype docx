--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -4201,51 +4201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F878155"/>
+    <w:nsid w:val="0DA8C943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>