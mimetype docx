--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -336,325 +336,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bioorthogonal Mycolic Acids: Chemoselective Reduction of β‐Ketoesters Containing an Alkyne Using the Noyori Catalyst</w:t>
+                <w:t xml:space="preserve">Borinic Acid-Based Fluorogenic Probes as an Alternative to the Amplex Red Assay for Real-Time H 2 O 2 Monitoring in Live Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulin Rollando</w:t>
+                <w:t xml:space="preserve">Mathilde Pucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lesur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Urban</w:t>
+                <w:t xml:space="preserve">Kirrthana Makenthirathasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Doisneau</w:t>
+                <w:t xml:space="preserve">Hadrien Jalaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guianvarc’h</w:t>
+                <w:t xml:space="preserve">Thomas Lesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nüsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500642⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.1574-1583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.5c00156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262592v1</w:t>
+                <w:t xml:space="preserve">hal-05250768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borinic Acid-Based Fluorogenic Probes as an Alternative to the Amplex Red Assay for Real-Time H 2 O 2 Monitoring in Live Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Bioorthogonal Mycolic Acids: Chemoselective Reduction of β‐Ketoesters Containing an Alkyne Using the Noyori Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirrthana Makenthirathasan</w:t>
+                <w:t xml:space="preserve">Paulin Rollando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Jalaber</w:t>
+                <w:t xml:space="preserve">Emilie Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lesaux</w:t>
+                <w:t xml:space="preserve">Gilles Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Nüsse</w:t>
+                <w:t xml:space="preserve">Dominique Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (7), pp.1574-1583. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (41), pp.e202500642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.5c00156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250768v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic mycolates derivatives to decipher protein mycoloylation, a unique post-translational modification in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -770,51 +770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,51 +1172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Rollando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1427,51 +1427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of chemical tools to label the mycomembrane of corynebacteria using modified iron( iii ) chloride-mediated protection of trehalose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,77 +1561,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen peroxide-responsive triggers based on borinic acids: molecular insights into the control of oxidative rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Gatin-Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (50), pp.e2107503118. </w:t>
@@ -1816,51 +1816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First access to a mycolic acid-based bioorthogonal reporter for the study of the mycomembrane and mycoloyltransferases in Corynebacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1868,51 +1868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Buchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (87), pp.13074-13077. </w:t>
@@ -2270,51 +2270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Haldys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (19), pp.2812 - 2823. </w:t>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Beau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3062,64 +3062,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Madegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nüsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioParis2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Sorbonne Université (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3144,90 +3144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time monitoring oh H2O2 in live cells with novel borinic acid-based fluorogenic probes as an alternative to the Amplex Red assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Madegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirrthana Makenthirathasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Jalaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3295,77 +3295,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nüsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Madegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique - (JCO2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Palaiseau (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3416,64 +3416,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Madegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nüsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3537,64 +3537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Madegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nüsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4201,51 +4201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DA8C943"/>
+    <w:nsid w:val="70A229CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4432,51 +4432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-urban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7943-5386" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150093918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210333858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monfret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Rebei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Rollando" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrthana Makenthirathasan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dautin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dietrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108243" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.4c00502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Ander Camiruaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gouasmat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bristiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cadinot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pizzonero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300298" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourdreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1961-7251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lem&#233;tais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB00107A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gatin-Fraudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Ottenwelter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107503118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buchotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05754D" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800735" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Berthelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brossay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bono" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01201b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brossay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC00623F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L0Q04BM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pezzotta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340067" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc48078j" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Attouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301783" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0XQPQ5V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Madegard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lomb&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine San Jose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972058v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsikian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-WHH7FW1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-urban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7943-5386" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150093918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210333858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monfret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Louis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Rebei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrthana Makenthirathasan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00156" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Rollando" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dautin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dietrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108243" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.4c00502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Ander Camiruaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gouasmat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bristiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cadinot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pizzonero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.3c00284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300298" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Monfret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourdreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1961-7251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lem&#233;tais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2OB00107A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gatin-Fraudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Ottenwelter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107503118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buchotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05754D" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800735" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Berthelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brossay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bono" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01201b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brossay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5GC00623F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201406802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L0Q04BM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pezzotta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340067" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc48078j" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Attouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301783" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0XQPQ5V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395345v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Madegard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lomb&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine San Jose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972058v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norsikian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00118" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-WHH7FW1R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>