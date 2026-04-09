--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -600,10794 +600,10668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02929862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Jessica L. Goldberg, Trade and Institutions in the Medieval Mediterranean. The Geniza Merchants and their Business World, Cambridge, Cambridge University Press (Studies in Economic History, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.411-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le commerce entre l’Italie et l’Orient entre xe et xiiie siècle : nouvelles polarités et reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cei.3476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cei.3476⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-01826978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Christophe Picard, La mer des califes. Une histoire de la Méditerranée musulmane, Paris, Seuil (Univers historique), 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Jessica L. Goldberg, Trade and Institutions in the Medieval Mediterranean. The Geniza Merchants and their Business World, Cambridge, Cambridge University Press (Studies in Economic History, 2012</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchands latins dans les ports maghrébins : espaces d’échanges et de contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.411-413</w:t>
+              <w:t xml:space="preserve">Revue de la Méditerranée édition électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Christophe Picard, La mer des califes. Une histoire de la Méditerranée musulmane, Paris, Seuil (Univers historique), 2015</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports d’Ifriqiya et les stratégies maghrébines des califes fatimides dans le Maghreb central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Fatimides et la Méditerranée centrale (Xe-XIIe siècle), 139, pp.93-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Ingrid Houssaye Michienzi, Datini, Majorque et le Maghreb (14e-15e siècles). Réseaux, espaces méditerranéens et stratégies marchandes, Leyde, Brill, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.6370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Benjamin Weber, Lutter contre les Turcs. Les formes nouvelles de la croisade pontificale au XVe siècle, Rome, École française de Rome, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.797-799</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora andalouse et le commerce des ports maghrébins (xie-xve siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.2939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A Companion to Medieval Palermo. The History of a Mediterranean City from 600 to 1500, éd. Annliese Nef, Leyde, Brill, Brill’s Companions to European History, 5, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.67-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de la question d’agrégation « Gouverner en Islam entre le Xe siècle et le XVe siècle (Iraq jusqu’en 1258, Syrie, Hijaz, Yémen, Égypte, Maghreb et al-Andalus) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (427), pp.191-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur &amp;quot;Gouverner en Islam entre le Xe siècle et le XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 427, pp.191-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la diaspora andalouse dans le commerce des ports maghrébins (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre Italie méridionale, Sicile et Maghreb au Moyen Âge : autour de trois livres récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Travis Bruce, La Taifa de Denia et la Méditerranée au XIe siècle, Toulouse, Méridiennes, 2013, 385 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142</w:t>
+              <w:t xml:space="preserve">, 2013, 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les marchands latins dans les ports maghrébins : espaces d’échanges et de contacts</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Pascal Buresi et Hicham El Aalaoui, Gouverner l’empire. La nomination des fonctionnaires provinciaux dans l’empire almohade (Maghreb, 1224-1269), Madrid, Casa de Velázquez, 2013 (Bibliothèque de la Casa de Velázquez, 60), 549 p. Trad. angl. Travis Bruce, Governing the Empire : Provincial Administration in the Almohad Caliphate (1224-1269. Critical Edition, Translation and Study of Manuscript 4752 of the Ḥasaniyya Library in Rabat, Leyde, Brill, 2013 (Studies in the History and Society of the Maghrib, 3).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Méditerranée édition électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (1), pp.33-44</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Valerian</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalfi e il mondo musulmano : un laboratorio per le città marinare italiane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna del Centro di Cultura e Storia Amalfitana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39-40, pp.199-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Qal'a des Banū Hammād à Bougie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des lettres et sciences humaines, Université Emir Abdelkader, Constantine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.5-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agents de la diplomatie des souverains maghrébins avec le monde chrétien (XIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Medievales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (2), pp.885-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aem.2008.v38.i2.88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites politiques et l'activité économique des ports musulmans (XIIIe - XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (2), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.019.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchands latins dans les ports musulmans méditerranéens : une minorité confinée dans des espaces communautaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les Fatimides et la Méditerranée centrale (Xe-XIIe siècle), 139, pp.93-105</w:t>
+              <w:t xml:space="preserve">, 2005, 107-110, pp.437-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Ingrid Houssaye Michienzi, Datini, Majorque et le Maghreb (14e-15e siècles). Réseaux, espaces méditerranéens et stratégies marchandes, Leyde, Brill, 2013</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et territoire dans le Maghreb de la fin du Moyen Age : les marches occidentales du sultanat hafside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Correspondances (Tunis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 73, pp.3-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Benjamin Weber, Lutter contre les Turcs. Les formes nouvelles de la croisade pontificale au XVe siècle, Rome, École française de Rome, 2013</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés et pouvoirs en Italie et au Maghreb au Moyen Age et à l'époque moderne. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.797-799</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 115 (1), pp.481-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/framespa.2939⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits et résolution des conflits dans les communautés européennes au Maghreb (XIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 115 (1), pp.543-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2003.9305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathématiques, commerce et société à Béjaïa (Bugia) au moment de séjour de Leonardo Fibonacci (XIIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...34 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamil Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Storia delle Scienze Matematiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXIII (2), pp.9-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/17060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : A Companion to Medieval Palermo. The History of a Mediterranean City from 600 to 1500, éd. Annliese Nef, Leyde, Brill, Brill’s Companions to European History, 5, 2013</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives de Marseille, sources de l'histoire du Maghreb médiéval : le cas du port de Bougie (XIIIe - XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 113, pp.5-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2001.2688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 427, pp.191-280</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'étude de la guerre dans le Maghreb médiéval : Bougie et la mer de la fin du XIe au début du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mésogeios.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7, pp.126-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rôle de la diaspora andalouse dans le commerce des ports maghrébins (XIe-XVe siècle)</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifrîqiyan Muslim Merchants in the Mediterranean at the End of the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14 (2), pp.47-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09518969908569758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...1106 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Relations Commerciales entre les Hafsides et les Puissances Chrétiennes sous le Règne d’Al-Mustansir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Tunis Hafside: Capitale du Califat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Américain des Études Maghrébines (AIMS); l’Institut Américain d’Études de Maghrébine (CEMAT); Laryssa Chomiak; Allen Fromherz; Meriem Guetat, Feb 2018, Tunis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sahara et la Méditerranée, frontières du Maghreb médiéval : approches comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La frontière méridionale du maghreb et ses formes, essai de définitions (Antiquité - Moyen Âge)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Pessac, France. pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Relations Commerciales entre les Hafsides et les Puissances Chrétiennes sous le Règne d’Al-Mustansir</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cyrénaïque et la Tripolitaine à la fin du Moyen Âge : des périphéries mal contrôlées par le pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Tunis Hafside: Capitale du Califat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Américain des Études Maghrébines (AIMS); l’Institut Américain d’Études de Maghrébine (CEMAT); Laryssa Chomiak; Allen Fromherz; Meriem Guetat, Feb 2018, Tunis, France</w:t>
+              <w:t xml:space="preserve">Marges et frontières occidentales de l’Égypte de l’Antiquité au Moyen Âge, Colloque international du Caire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAO, Dec 2017, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cyrénaïque et la Tripolitaine à la fin du Moyen Âge : des périphéries mal contrôlées par le pouvoir</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondouks chrétiens dans les villes musulmanes : des espaces périphériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges et frontières occidentales de l’Égypte de l’Antiquité au Moyen Âge, Colloque international du Caire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAO, Dec 2017, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">13th International Conference on Urban History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAUH (European Association for Urban History), Aug 2016, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les fondouks chrétiens dans les villes musulmanes : des espaces périphériques ?</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La piraterie maghrébine à la fin du Moyen Âge : une forme maritime du djihad ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Urban History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAUH (European Association for Urban History), Aug 2016, Helsinki, Finlande</w:t>
+              <w:t xml:space="preserve">La frontière méditerranéenne du XVe au XVIIe siècle. Échanges, circulations et affrontements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albert Fuess ; Bernard Heyberger ; Philippe Vendrix, Jun 2009, Tours, France. p. 115-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La piraterie maghrébine à la fin du Moyen Âge : une forme maritime du djihad ?</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mas Latrie, historien du Maghreb. L’usage des documents d’archives européens dans la construction de l’histoire du Maghreb médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La frontière méditerranéenne du XVe au XVIIe siècle. Échanges, circulations et affrontements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Albert Fuess ; Bernard Heyberger ; Philippe Vendrix, Jun 2009, Tours, France. p. 115-126</w:t>
+              <w:t xml:space="preserve">La naissance de la médiévistique. Les historiens et leurs sources en Europe (XIXe – début du XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Guyot-Bachy et Jean-Marie Moeglin, Nov 2012, Nancy, France. p. 473 489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Louis de Mas Latrie, historien du Maghreb. L’usage des documents d’archives européens dans la construction de l’histoire du Maghreb médiéval</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre Marseille et le monde musulman à la fin du Moyen Âge (XIIIe- XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La naissance de la médiévistique. Les historiens et leurs sources en Europe (XIXe – début du XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Guyot-Bachy et Jean-Marie Moeglin, Nov 2012, Nancy, France. p. 473 489</w:t>
+              <w:t xml:space="preserve">Héritages arabo-islamiques dans l’Europe méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Richarté, Roland-Pierre Gayraud, Jean-Michel Poisson, Sep 2013, Marseille, France. p. 199 208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Richarté, Roland-Pierre Gayraud, Jean-Michel Poisson, Sep 2013, Marseille, France. p. 199 208</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tripoli dans les réseaux d'échanges intercontinentaux à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tripoli, port de mer, port de désert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. p. 353-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tripoli dans les réseaux d'échanges intercontinentaux à la fin du Moyen Âge</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les captifs et la piraterie : une réponse à une conjoncture économique déprimée ? Le cas du Maghreb aux XIVe et XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tripoli, port de mer, port de désert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. p. 353-363</w:t>
+              <w:t xml:space="preserve">Colloque international Esclavages en Méditerranée et en Europe Continentale. Espaces de traite et dynamiques économiques Moyen Âge et Temps Modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Madrid, Espagne. pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les captifs et la piraterie : une réponse à une conjoncture économique déprimée ? Le cas du Maghreb aux XIVe et XVe siècles</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations commerciales entre Alexandrie et le Maghreb, XIe-XIIe siècle : de l'unité à la rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Esclavages en Méditerranée et en Europe Continentale. Espaces de traite et dynamiques économiques Moyen Âge et Temps Modernes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Madrid, Espagne. pp.119-130</w:t>
+              <w:t xml:space="preserve">4e journées Alexandrie médiévale. Alexandrie et le commerce de la Méditerranée médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Alexandrie, Égypte. pp.229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les relations commerciales entre Alexandrie et le Maghreb, XIe-XIIe siècle : de l'unité à la rupture ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures italiennes de l'expansion latine dans le Maghreb médiéval (première moitié du XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e journées Alexandrie médiévale. Alexandrie et le commerce de la Méditerranée médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Alexandrie, Égypte. pp.229-238</w:t>
+              <w:t xml:space="preserve">Un paradigme médiéval ? Lectures franco-italiennes de l'histoire et de la société maghrébine à l'heure de la colonisation 1900-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Rome, Italie. pp.85-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lectures italiennes de l'expansion latine dans le Maghreb médiéval (première moitié du XXe siècle)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre l'Italie et le Maghreb dans la seconde moitié du XVe siècle. Les conditions d'un nouvel essor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un paradigme médiéval ? Lectures franco-italiennes de l'histoire et de la société maghrébine à l'heure de la colonisation 1900-1960</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Rome, Italie. pp.85-102</w:t>
+              <w:t xml:space="preserve">Maghreb-Italie. Des passeurs médiévaux à l'orientalisme moderne (XIIIe-milieu XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Florence, Italie. pp.85-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fondouk, instrument du contrôle sultanien sur les marchands étrangers dans les ports musulmans (XIIe-XIVe siècles) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.7-22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilité des personnes en Méditerranée de l'Antiquité à l'époque moderne : procédures de contrôle et documents d'identifications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. pp.677-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...731 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762547v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00762378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Mas Latrie, historien de Chypre et de la Grèce franques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okcan Yıldırımtürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis de Mas Latrie, historien de Chypre et de la Grèce franques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nicosie (Chypre), Chypre. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390350v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à l'écrit dans les pratiques marchandes en contexte interculturel : les contrats de commerce entre chrétiens et musulmans en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autorité de l'écrit au Moyen Âge (Orient-Occident), XXXIXe Congrès de la SHMESP, Le Caire, 30 avril - 5 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Le Caire, Égypte. Paris, Publications de la Sorbonne; Éditions de la Sorbonne, pp.59-72, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.10841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essor de l'activité commerciale de la façade maritime du Maghreb aux XIIIe et XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ports et la navigation en Méditerranée au Moyen Âge. Actes du Colloque de Lattes, 12-14 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lattes, France. Association pour la connaissance du patrimoine en Languedoc Roussillon, pp.225-232, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affaires de Giovanni da Pontremoli au Maghreb après la chute de Constantinople</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conquête de Constantinople : l'événement, sa portée et ses échos (1453-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Tunis, Tunisie. Tunis, CERES, pp.171-188, 2008, Cahiers du CERES, Série histoire, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants et l'histoire de l'Islam médiéval. Réflexions autour d'une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa van Renterghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être historien du Moyen Âge au XXIe siècle, XXXVIIIe congrès de la SHMESP (Cergy-Pontoise, Évry, Marne-la-Vallée, Saint-Quentin-en-Yvelines, 31 mai - 3 juin 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cergy-Pontoise, Évry, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. Paris, Publications de la Sorbonne; Éditions de la Sorbonne, pp.51-69, 2008, Histoire ancienne et médiévale, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.11687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Mas Latrie, historien de Chypre et de la Grèce franques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rachat des captifs dans les traités de paix de la fin du Moyen Age : entre diplomatie et enjeux économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rançon, journée d'études de l'Ecole doctorale, Bibliothèque nationale de France, organisée par Wolfgang Kaiser et Bernard Vincent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France. 10 (1), Paris, Publications de la Sorbonne, pp.343-358, 2007, Hypothèses, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trélat</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hyp.061.0343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expansion européenne médiévale vue par l'historiographie maghrébine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs historiques au Maghreb. Constructions et usages. 1st Congress of Middle Eastern Studies (WOCMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Mayence, Allemagne. CERES; CRASC, pp.313-330, 2006, Cahiers du CERES, série histoire, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire du Maghreb sous le regard de l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Jaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs historiques au Maghreb. Constructions et usages. 1st Congress of Middle Eastern Studies (WOCMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Mayence, Allemagne. Tunis, CERES, pp.333-354, 2006, Cahiers du CERES, série histoire, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grivaud</w:t>
-[...45 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-00762655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir et les espaces portuaires dans le Maghreb médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces d'échanges en Méditerranée (Antiquité et Moyen-Âge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France. Presses universitaires de Rennes; Rennes, Presses universitaires de Rennes, pp.77-88, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.7836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'expansion européenne médiévale vue par l'historiographie maghrébine contemporaine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Andalous à Bougie, XIe-XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs historiques au Maghreb. Constructions et usages. 1st Congress of Middle Eastern Studies (WOCMES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations et diasporas méditerranéennes (Xe - XVIe siècles). Actes du Colloque de Conques (octobre 1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Conques, France. Publications de la Sorbonne, pp.313-330, 2002, Byzantina Sorbonensia, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.2243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Andalous à Bougie, XIe-XVe siècle</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le facteur économique dans la politique catalane à Bougie (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations et diasporas méditerranéennes (Xe - XVIe siècles). Actes du Colloque de Conques (octobre 1999)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Expansió catalana a la Mediterrània a la baixa edat mitjana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Barcelone, Espagne. CSIC, pp.145-160, 1999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00762426v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité – Moyen Âge). III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Callegarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casa De Velazquez, 199, pp.502, 2024, Collection de la Casa de Velázquez, 978-84-9096-423-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12s1r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12s1r⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03244101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détroit de Gibraltar : à la croisée des mers et des continents (Antiquité-Moyen Age)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Lefebvre; Christophe Picard. Presses universitaires du Midi, pp.517, 2022, 978-2-8107-0739-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détroit de Gibraltar. À la croisée des mers et des continents (Antiquité - Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Callegarin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérian Dominique; Sabine Lefebvre; Christophe Picard; Laurent Callegarin. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 518 p., 2022, Bibliothèque de la Casa de Velázquez, 77, 978-2810707393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Berbères, entre Maghreb et Mashreq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velázquez, 184, 2021, Collection de la Casa de Velázquez, 9788490963265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.25413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports et réseaux d’échanges dans le Maghreb médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velázquez, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.9802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">بجاية ميناء مغاربي 1067-1510</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lefebvre</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haut conseil de la Langue arabe. Haut conseil de la Langue arabe, 2, pp.1000, 2015, 978-9947-821-80-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04060083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1510-1067 بجاية ميناء مغاربي</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaoua Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Allaoua Amara (trad.). Haut conseil de la Langue arabe, 1000 p., 2015, 1510-1067 بجاية ميناء مغاربي 978-9947-821-80-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner en Islam Xe-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bramoullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2014, Clefs concours. Histoire médiévale, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de la Méditerranée. XIe-XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.238, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de la Méditerranée. XIe-XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.240, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00874616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islamisation et arabisation de l'Occident musulman médiéval (VIIe-XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Publications de la Sorbonne, pp.407, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.2498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et réseaux en Méditerranée médiévale, II, La formation des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Bouchene, pp.291, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et réseaux en Méditerranée. VIe-XVIe siècle, I, La configuration des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Bouchene, pp.318, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bouch.coulo.2007.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources italiennes de l'histoire du Maghreb médiéval. Inventaire critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Bouchène; Paris, Bouchène, pp.110, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bouch.valer.2006.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougie, port maghrébin. 1067-1510</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l’École française de Rome; Rome, École française de Rome, pp.795, 2006, BEFAR, 328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins d'outremer. Etudes sur la Méditerranée médiévale offertes à Michel Balard, 2 vol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Otten-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabine Lefebvre; Christophe Picard. Presses universitaires du Midi, pp.517, 2022, 978-2-8107-0739-3</w:t>
+              <w:t xml:space="preserve">Publications de la Sorbonne, pp.866, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Valerian</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00554847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins d'outre-mer. Études d'histoire sur la Méditerranée médiévale offertes à Michel Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Lefebvre</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Otten-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picard</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne; Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.857, 2004, Byzantina Sorbonensia, 20, 978-2-85944-827-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.3907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...1202 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (66)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Callegarin; Dominique Valérian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité – Moyen Âge). III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.1-7, 2024, 978-84-9096-424-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12s17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Détroit dans les réseaux du commerce maritime aux XIIIe-XVe siècles, entre Orient et Nord-Ouest européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Callegarin; Dominique Valérian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité – Moyen Âge). III. Circulations, mobilités et réseaux d’échanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.341-349, 2024, 978-84-9096-424-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12s1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce des esclaves des Monts de Barca à la fin du Moyen Âge : une adaptation à la conjoncture des réseaux de traite méditerranéens et saharien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio de Almeida Mendes; Salah Trabelsi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivages de traite et frontières d’esclavage. Mondes ibériques, maghrébins et ouest-africains (VIIIe XIXe siècle),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ciham Editions, pp.169-187, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traités de paix et normes juridico-religieuses en Méditerranée à la fin du Moyen Âge. Entre pluralisme normatif et hiérarchie des normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dante Fedele; Randall Lesaffer; Pierre Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avant l’État. Droit international et pluralisme politico-juridique en Europe, XIIIe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Historia et ius, pp.251-268, 2024, 979-12-81621-07-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Succéder au Moyen Âge, LIIIe Congrès de la SHMESP (Rome, 26-29 mai 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.7-9, 2023, 979-10-351-0899-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les négociations d’échanges de captifs en Méditerranée occidentale (XIIe-XVe siècle) : entre enjeux diplomatiques, religieux et économiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Gallon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tractations et accommodements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, p. 61-79, 2023, 978-2-35613-533-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/cpim1.9782356135315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04063965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés portuaires et frontières communautaires : commerce et consommation du vin dans les ports maghrébins au Moyen Âge (XIe – XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bill; Antoine Borrut; Yann Dejugnat; Camille Rhoné-Quer; Jennifer Vanz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mers et rivages d’Islam, de l’atlantique à la méditerranée. Mélanges offerts à Christophe Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-62, 2023, Bibliothèque historique des pays d’Islam, 979-10-351-0870-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cyrénaïque et la Tripolitaine à la fin du Moyen Âge : des périphéries mal contrôlées par le pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Boussac, Sylvain Dhennin, Bérangère Redon, Claire Somaglino, Gaëlle Tallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et marges occidentales de l’Égypte de l’Antiquité au Moyen Âge, Actes du colloque international, Le Caire, 2-3 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAO, p. 145-153, 2023, 978-2-7247-0848-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04063961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’occupation catalane de Djerba d’après le témoignage de Ramon Muntaner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-André Cancellieri; Vannina Marchi van Cauwelaert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Îles méditerranéennes au Moyen Âge. Enjeux stratégiques et ressources économiques (VIIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associazione no profit “Mediterranea”</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-243, 2023, 979-12-81349-01-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avant-Propos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles, réseaux et échanges curiaux au Moyen Âge. Actes du LII congrès de la SHMESP- XLIIIe rencontres du RMBLF (Bruxelles, 20-23 mai2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 7-9, 2022, 9791035108397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">chapitre 6, « Pôles économiques et réseaux d’échanges »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Denoix; Hélène Renel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, p. 247-289, 2022, 9782271139498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Détroit, espace stratégique de l’Occident islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Balch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Callegarin, Laurent; Lefebvre, Sabine; Picard, Christophe; Valérian, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détroit de Gibraltar : à la croisée des mers et des continents (Antiquité - Moyen Âge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.221-226, 2022, 978-2-8107-0739-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03596794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Collard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et construction étatique en Europe du Nord-Ouest du XIIIe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, p. 5-6, 2022, 9782749551944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Berbères, entre Maghreb et Mashreq, dir. Dominique Valérian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, p. 1-12, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.25458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banū Ḫurasān</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Encyclopaedia of Islam, Third Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 76-79, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Age, LIe Congrès de SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 7-10, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assaut contre l’Islam (XIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">coordination des chapitres 3 (ports), 6 (réseaux commerciaux) et 16 (La Méditerranée et le monde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des migrations en Méditerranée. De l’Antiquité à nos jours, dir. Virginie Baby-Collin, Sophie Bouffier, Stéphane Mourlane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, p. 56-73, 106-119, 244-255, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">textes et cartes divers et coordination des chapitres 3 (ports), 6 (réseaux commerciaux) et 16 (La Méditerranée et le monde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baby-Collin, Virgine and Bouffier, Sophie and Mourlane, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des migrations en Méditerranée. De l’Antiquité à nos jours,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchands latins et le pouvoir dans les villes portuaires musulmanes de Méditerranée (XIIe XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governar a cidade na Europa medieval - The governance of Medieval European towns, dir. Amélia Aguiar Andrade, Gonçalo Melo da Silva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Estudos Medievais; Câmara Municipal de Castelo de Vide, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondouks chrétiens en terre d’Islam, un espace de familiarité dans un monde étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expérience de la mobilité de l’Antiquité à nos jours, entre précarité et confiance, dir. Claudia Moatti et Emmanuelle Chevreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, p. 253-264, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assaut contre l’Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, dir. Florian Mazel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, p. 335-348, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports d’Ifrîqiya dans la conjoncture du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Abulafia; María Dolores López Pérez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercados y espacios económicos en el siglo XV. El mundo del mercader Torralba, dir. David Abulafia et María Dolores López Pérez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Barcelona, pp.211-226, 2020, 9788491684466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports du Maghreb et la navigation en Méditerranée de l'antiquité tardive aux premiers siècles de l'Islam : crise ou construction de nouveaux réseaux (VIe-IXe siècle) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Islam dans l’antiquité tardive, colloque international, Rabat, 17-18 janvier 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie du royaume du Maroc, p. 105-117, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La voix au Moyen Âge, Actes du 50e congrès de la SHMESP, Francfort, 30 mai – 2 juin 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 7-10, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre la piraterie et construction de normes partagées entre chrétiens et musulmans en Méditerranée médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Sicking; Alain Wijffels. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflict Management in the Mediterranean and the Atlantic, 1000-1800. Actors, Institutions and Strategies of Dispute Settlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill-Nijhoff, p. 147-164, 2020, 978-90-04-38063-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondouks chrétiens dans les villes musulmanes du bassin méditerranéen au Moyen Âge : espaces périphériques ou nouvelles polarités urbaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Clark; Denis Menjot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville subalterne ? Espaces urbains « subalternes » et périphériques à l’époque pré-industrielle (XIIIe-XVIIIe siècles) / Subaltern City? Alternative and Peripheral Urban Spaces in the Pre-modern Period (13th-18th Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp. 137-150, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises chrétiennes contre Djerba : croisades ou stratégies de contrôle des réseaux de commerce et de navigation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les croisades en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 49-68, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifrīqiyā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Encyclopaedia of Islam, Third Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 93-95, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester au Moyen Âge. De la désobéissance à la révolte, Actes du 49e congrès de la SHMESP, Rennes, 24-27 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 7-10, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises chrétiennes contre Djerba : croisades ou stratégies de contrôle des réseaux de commerce et de navigation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Callegarin; Dominique Valérian. </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Benjamin Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croisades en Afrique. Les expéditions occidentales à destination du continent africain, XIIIe-XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.49-68, 2019, 978-2-8107-0557-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le commerce des esclaves des Monts de Barca à la fin du Moyen Âge : une adaptation à la conjoncture des réseaux de traite méditerranéens et saharien</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée : lieu de contact entre mondes musulmans et chrétiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antonio de Almeida Mendes; Salah Trabelsi. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Ciham Editions, pp.169-187, 2024</w:t>
+              <w:t xml:space="preserve">Jean-Pierre Chantin; Philippe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions. Les clés pour comprendre. Les clés pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 181-199, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traités de paix et normes juridico-religieuses en Méditerranée à la fin du Moyen Âge. Entre pluralisme normatif et hiérarchie des normes</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sahara et la Méditerranée, frontières du Maghreb médiéval : approches comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dante Fedele; Randall Lesaffer; Pierre Savy. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Historia et ius, pp.251-268, 2024, 979-12-81621-07-7</w:t>
+              <w:t xml:space="preserve">Stéphanie Guédon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La frontière méridionale du Maghreb. Approches croisées (Antiquité-Moyen Âge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 107-117, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cyrénaïque et la Tripolitaine à la fin du Moyen Âge : des périphéries mal contrôlées par le pouvoir</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, IFAO, p. 145-153, 2023, 978-2-7247-0848-6</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Vivants et les morts dans les sociétés médiévales. Actes du 48e congrès de la SHMESP, Jérusalem, 4-7 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-9, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les négociations d’échanges de captifs en Méditerranée occidentale (XIIe-XVe siècle) : entre enjeux diplomatiques, religieux et économiques »</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquêtes normandes et commerce maritime en Ifrīqiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florian Gallon. </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pierre Baudouin; Grégory Combalbert; Adrien Dubois; Bernard Garnier; Christophe Maneuvrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen. Recueil d’études en hommage à Véronique Gazeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 429-437, 2018, Cahiers des Annales de Normandie, 37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sociétés portuaires et frontières communautaires : commerce et consommation du vin dans les ports maghrébins au Moyen Âge (XIe – XVe siècle)</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés. Actes du 47e congrès de la SHMESP, Arras, 26-29 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2017, 979-10-351-0043-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.24765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de fondations et islamisation de la mémoire urbaine au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandra Bill; Antoine Borrut; Yann Dejugnat; Camille Rhoné-Quer; Jennifer Vanz. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Mers et rivages d’Islam, de l’atlantique à la méditerranée. Mélanges offerts à Christophe Picard</w:t>
+              <w:t xml:space="preserve">Cyrille Aillet; Bulle Tuil Leonetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques religieuses et relation au sacré dans le Maghreb médiéval. Éléments d’enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSIC, pp.151-168, 2015, 978-84-00-09994-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et pratiques de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa van Renterghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.447-476, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchands musulmans dans les ports chrétiens au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Boissellier ; John Tola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religious cohabitation in European Towns (10th-15th centuries) - La cohabitation religieuse dans les villes Européennes, Xe - XVe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.109-120, 2014, 978-2-503-55252-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RELMIN-EB.5.103865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tlemcen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.368-371, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.364-368, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Hafsides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.308-312, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.374-377, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire économique de l’Algérie au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Houari Touati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire générale de l’Algérie. L’Algérie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaytūn, pp.125-187, 2014, 978-9931-9192-1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Abdelwadides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.312-316, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sociale et économique du Maghreb central VII e -XV e siècles. Introduction : l'historiographie et les sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Houari Touati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire générale de l’Algérie : l’Algérie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaytûn, 2014, 978-9931-9192-1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The making of the medieval Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peregrine Horden; Sharon Kinoshita. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to Mediterranean History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.77-90, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118519356.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.341-343, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de Béjaia dans les réseaux d'échanges en Méditerranée (XIIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Settar Ouatmani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international Béjaia, ville d'histoire et de civilisation, (Béjaia, le 30 et 31 octobre 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Faculté des Sciences Humaines et Sociales (Bougie), pp.53-66, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchands latins et sociétés portuaires dans le Maghreb médiéval : le rôle central des intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Quertier, Roxane Chilà, Nicolas Pluchot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Arriver " en ville : les migrants en milieu urbain au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.213-224, 2013, Histoire ancienne et médiévale, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La course et la piraterie en Méditerranée occidentale à la fin du Moyen Âge : entre activité économique et instrument politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de la Méditerranée. XIe-XVIe siècle, éd. Annliese Nef, en collaboration avec Damien Coulon et Christophe Picard et Dominique Valérian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 35-49, 2013, 978-2-7535-2281-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.118919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Middle East : 7th-15th Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Clark. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Cities in World History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.258-274, 2013, 978-0-19-958953-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux d'échanges et littoralisation de l'espace au Maghreb (VIIIe-XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Malamut, Mohamed Ouerfelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges en Méditerranée médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-en-Provence, Presses Universitaires de Provence, pp.87-105, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conjoncture de 1300 au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Bourin, John Drendel, François Menant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les disettes dans la conjoncture de 1300 en Méditerranée occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rome, École française de Rome, pp.145-158, 2011, Collection de l'École française de Rome, 450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La permanence du christianisme au Maghreb : l'apport problématique des sources latines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Valérian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamisation et arabisation de l'Occident musulman médiéval (VIIe-XIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Publications de la Sorbonne, pp.131-149, 2011, Bibliothèque historique des pays d'Islam, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.2511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle et domination politique de l'espace dans le Maghreb central (VIIe-XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annliese Nef et Élise Voguet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimation du pouvoir au Maghreb médiéval. De l'orientalisation à l'émancipation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Madrid, Casa de Velázquez, pp.135-143, 2011, Collection de la Casa de Velázquez, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.1608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre Bougie et Tlemcen pour le contrôle du Maghreb central (fin du XIIIe - début du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Djamil Aïssani et Mohammed Djehiche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges intellectuels Béjaia-Tlemcen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alger, ministère de la culture, pp.15-24, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon, Christophe Picard, Dominique Valérian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et réseaux en Méditerranée médiévale, II, La formation des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Bouchène; Paris, Bouchene, pp.7-22, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bouch.coulo.2007.02.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée. Rivalités nouvelles dans les marchés de l'Ancien Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Boucheron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du monde au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Fayard, pp.75-91, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els mercaders llatins al Magrib medieval: el cas de Bugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Duran i Duelt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Mar de lleis. De Jaume I a Lepant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barcelone, Institut Europeu de la Mediterrània, pp.155-170, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon, Christophe Picard, Dominique Valérian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et réseaux en Méditerranée. VIe-XVIe siècle, I, La configuration des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bouchène; Paris, Bouchene, pp.9-18, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bouch.coulo.2007.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougie, pôle maghrébin, échelle méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et réseaux en Méditerranée, VIe-XVIe siècle, I, La configuration des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bouchène; Bouchene, p. 57-79, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bouch.coulo.2007.01.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gênes, l'Afrique et l'Orient : la place du Maghreb dans la politique génoise en Méditerranée (seconde moitié du XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon, Catherine Otten, Paule Pagès, Dominique Valérian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins d'outre-mer. Études d'histoire sur la Méditerranée médiévale offertes à Michel Balard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.827-837, 2004, Byzantina Sorbonensia, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.4016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.7-9, 2023, 979-10-351-0899-1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondouks, instruments du contrôle sultanien sur les marchands étrangers dans les ports musulmans (XIIe-XVe siècle) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Moatti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilité des personnes en Méditerranée de l'Antiquité à l'époque moderne : procédures de contrôle et documents d'identifications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 677-698, 2004, Collection de l’École française de Rome, 341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-243, 2023, 979-12-81349-01-8</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I rapporti tra Pisa e Béjaia (Bugia) in epoca medievale: un contributo alla costruzione della &amp;quot;Mediterraneità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamil Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Tangheroni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pisa e il Mediterraneo. Uomini, merci, idee dagli Etruschi ai Medici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Skira, pp.234-243, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...4265 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762545v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03308402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Banū Ḫurasān »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopaedia of Islam, Third Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, p. 76-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03938961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11397,167 +11271,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte-rendu de Hassan S. Khalilieh, Islamic law of the sea: freedom of navigation and passage rights in Islamic thought, Cambridge, Cambridge University Press, 2019, 283 p., Bulletin critique des Annales islamologiques, 36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, p. 91-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Reuven Amitai, Christoph Cluse, éd., Slavery and the Slave Trade in the Eastern Mediterranean (c. 1000–1500 ce), Turnhout, Brepols, 2017, 487 p., Bulletin critique des Annales islamologiques, 36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03606603v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03606602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11704,51 +11578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938952v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826995v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.1.45539" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6370" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.019.0117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-X97DPR3Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2003.9305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/17060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2001.2688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518969908569758" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa van Renterghem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ja&#239;di" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2243" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s1r" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686442v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/?s=gibraltar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.25413" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.9802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060083v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Amara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2498" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762565v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Otten-Froux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pages" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pag&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/3907" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.3907" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s1a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903735v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/cpim1.9782356135315" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903578v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiamediterranea.it/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Montel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Balch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170904v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier du Mesnil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606582v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.25458" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606593v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929859v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083949v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929840v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/53683" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826982v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.24765" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574287v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RELMIN-EB.5.103865" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tillier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173382v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118519356.ch5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574275v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118919" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26720" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947377v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762789v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2511" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1608" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762783v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762733v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310499v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762536v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/4016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/efr_0223-5099_2004_act_341_1_11474" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938961v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938952v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826995v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.1.45539" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6370" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aem.2008.v38.i2.88" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.019.0117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-X97DPR3Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2003.9305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/17060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2001.2688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518969908569758" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10841" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa van Renterghem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.11687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ja&#239;di" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7836" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2243" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s1r" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/?s=gibraltar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606577v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.25413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.9802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2498" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.valer.2006.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.194" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Otten-Froux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pages" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pag&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/3907" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.3907" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s1a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/cpim1.9782356135315" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiamediterranea.it/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Montel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Balch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938947v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.25458" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier du Mesnil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606587v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606585v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606595v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929859v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929853v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/53683" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.24765" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tillier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RELMIN-EB.5.103865" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118519356.ch5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26720" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118919" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2511" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1608" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.02.0007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.01.0009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.01.0057" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762536v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/4016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/efr_0223-5099_2004_act_341_1_11474" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938961v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606603v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>