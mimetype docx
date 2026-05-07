--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -885,1395 +885,1395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01826977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Ingrid Houssaye Michienzi, Datini, Majorque et le Maghreb (14e-15e siècles). Réseaux, espaces méditerranéens et stratégies marchandes, Leyde, Brill, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.6370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ports d’Ifriqiya et les stratégies maghrébines des califes fatimides dans le Maghreb central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les Fatimides et la Méditerranée centrale (Xe-XIIe siècle), 139, pp.93-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01574288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Ingrid Houssaye Michienzi, Datini, Majorque et le Maghreb (14e-15e siècles). Réseaux, espaces méditerranéens et stratégies marchandes, Leyde, Brill, 2013</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Benjamin Weber, Lutter contre les Turcs. Les formes nouvelles de la croisade pontificale au XVe siècle, Rome, École française de Rome, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.797-799</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Benjamin Weber, Lutter contre les Turcs. Les formes nouvelles de la croisade pontificale au XVe siècle, Rome, École française de Rome, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora andalouse et le commerce des ports maghrébins (xie-xve siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.2939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : A Companion to Medieval Palermo. The History of a Mediterranean City from 600 to 1500, éd. Annliese Nef, Leyde, Brill, Brill’s Companions to European History, 5, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.797-799</w:t>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de la question d’agrégation « Gouverner en Islam entre le Xe siècle et le XVe siècle (Iraq jusqu’en 1258, Syrie, Hijaz, Yémen, Égypte, Maghreb et al-Andalus) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (427), pp.191-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la diaspora andalouse dans le commerce des ports maghrébins (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : A Companion to Medieval Palermo. The History of a Mediterranean City from 600 to 1500, éd. Annliese Nef, Leyde, Brill, Brill’s Companions to European History, 5, 2013</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur &amp;quot;Gouverner en Islam entre le Xe siècle et le XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 427, pp.191-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Travis Bruce, La Taifa de Denia et la Méditerranée au XIe siècle, Toulouse, Méridiennes, 2013, 385 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30, pp.67-68</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre Italie méridionale, Sicile et Maghreb au Moyen Âge : autour de trois livres récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Pascal Buresi et Hicham El Aalaoui, Gouverner l’empire. La nomination des fonctionnaires provinciaux dans l’empire almohade (Maghreb, 1224-1269), Madrid, Casa de Velázquez, 2013 (Bibliothèque de la Casa de Velázquez, 60), 549 p. Trad. angl. Travis Bruce, Governing the Empire : Provincial Administration in the Almohad Caliphate (1224-1269. Critical Edition, Translation and Study of Manuscript 4752 of the Ḥasaniyya Library in Rabat, Leyde, Brill, 2013 (Studies in the History and Society of the Maghrib, 3).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalfi e il mondo musulmano : un laboratorio per le città marinare italiane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna del Centro di Cultura e Storia Amalfitana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39-40, pp.199-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Qal'a des Banū Hammād à Bougie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.5-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agents de la diplomatie des souverains maghrébins avec le monde chrétien (XIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Medievales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (2), pp.885-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aem.2008.v38.i2.88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites politiques et l'activité économique des ports musulmans (XIIIe - XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (2), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.019.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchands latins dans les ports musulmans méditerranéens : une minorité confinée dans des espaces communautaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 107-110, pp.437-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés et pouvoirs en Italie et au Maghreb au Moyen Age et à l'époque moderne. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 127 (427), pp.191-280</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 115 (1), pp.481-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 427, pp.191-280</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et territoire dans le Maghreb de la fin du Moyen Age : les marches occidentales du sultanat hafside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances (Tunis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 73, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...728 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762454v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00762517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits et résolution des conflits dans les communautés européennes au Maghreb (XIIe-XVe siècle)</w:t>
               </w:r>
@@ -2645,51 +2645,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3507,815 +3507,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'essor de l'activité commerciale de la façade maritime du Maghreb aux XIIIe et XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ports et la navigation en Méditerranée au Moyen Âge. Actes du Colloque de Lattes, 12-14 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lattes, France. pp.225-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les affaires de Giovanni da Pontremoli au Maghreb après la chute de Constantinople</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conquête de Constantinople : l'événement, sa portée et ses échos (1453-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Tunis, Tunisie. pp.171-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le fondouk, instrument du contrôle sultanien sur les marchands étrangers dans les ports musulmans (XIIe-XIVe siècles) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mobilité des personnes en Méditerranée de l'Antiquité à l'époque moderne : procédures de contrôle et documents d'identifications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France. pp.677-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (11)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Mas Latrie, historien de Chypre et de la Grèce franques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okcan Yıldırımtürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis de Mas Latrie, historien de Chypre et de la Grèce franques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nicosie (Chypre), Chypre. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Voisin</w:t>
+                <w:t xml:space="preserve">hal-05390350v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à l'écrit dans les pratiques marchandes en contexte interculturel : les contrats de commerce entre chrétiens et musulmans en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autorité de l'écrit au Moyen Âge (Orient-Occident), XXXIXe Congrès de la SHMESP, Le Caire, 30 avril - 5 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Le Caire, Égypte. Paris, Publications de la Sorbonne; Éditions de la Sorbonne, pp.59-72, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.10841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants et l'histoire de l'Islam médiéval. Réflexions autour d'une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Valerian</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa van Renterghem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être historien du Moyen Âge au XXIe siècle, XXXVIIIe congrès de la SHMESP (Cergy-Pontoise, Évry, Marne-la-Vallée, Saint-Quentin-en-Yvelines, 31 mai - 3 juin 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cergy-Pontoise, Évry, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. Paris, Publications de la Sorbonne; Éditions de la Sorbonne, pp.51-69, 2008, Histoire ancienne et médiévale, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.11687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le recours à l'écrit dans les pratiques marchandes en contexte interculturel : les contrats de commerce entre chrétiens et musulmans en Méditerranée</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rachat des captifs dans les traités de paix de la fin du Moyen Age : entre diplomatie et enjeux économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'autorité de l'écrit au Moyen Âge (Orient-Occident), XXXIXe Congrès de la SHMESP, Le Caire, 30 avril - 5 mai 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.10841⟩</w:t>
+              <w:t xml:space="preserve">La rançon, journée d'études de l'Ecole doctorale, Bibliothèque nationale de France, organisée par Wolfgang Kaiser et Bernard Vincent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France. 10 (1), Paris, Publications de la Sorbonne, pp.343-358, 2007, Hypothèses, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.061.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'essor de l'activité commerciale de la façade maritime du Maghreb aux XIIIe et XIVe siècles</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire du Maghreb sous le regard de l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lattes, France. Association pour la connaissance du patrimoine en Languedoc Roussillon, pp.225-232, 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Jaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs historiques au Maghreb. Constructions et usages. 1st Congress of Middle Eastern Studies (WOCMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Mayence, Allemagne. Tunis, CERES, pp.333-354, 2006, Cahiers du CERES, série histoire, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les affaires de Giovanni da Pontremoli au Maghreb après la chute de Constantinople</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expansion européenne médiévale vue par l'historiographie maghrébine contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conquête de Constantinople : l'événement, sa portée et ses échos (1453-2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Tunis, Tunisie. Tunis, CERES, pp.171-188, 2008, Cahiers du CERES, Série histoire, 18</w:t>
+              <w:t xml:space="preserve">Savoirs historiques au Maghreb. Constructions et usages. 1st Congress of Middle Eastern Studies (WOCMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Mayence, Allemagne. CERES; CRASC, pp.313-330, 2006, Cahiers du CERES, série histoire, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762648v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00762655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir et les espaces portuaires dans le Maghreb médiéval</w:t>
               </w:r>
@@ -5293,51 +5293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annliese Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5368,51 +5368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de la Méditerranée. XIe-XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annliese Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,4797 +6290,4797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traités de paix et normes juridico-religieuses en Méditerranée à la fin du Moyen Âge. Entre pluralisme normatif et hiérarchie des normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dante Fedele; Randall Lesaffer; Pierre Savy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avant l’État. Droit international et pluralisme politico-juridique en Europe, XIIIe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Historia et ius, pp.251-268, 2024, 979-12-81621-07-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le commerce des esclaves des Monts de Barca à la fin du Moyen Âge : une adaptation à la conjoncture des réseaux de traite méditerranéens et saharien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio de Almeida Mendes; Salah Trabelsi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivages de traite et frontières d’esclavage. Mondes ibériques, maghrébins et ouest-africains (VIIIe XIXe siècle),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ciham Editions, pp.169-187, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Traités de paix et normes juridico-religieuses en Méditerranée à la fin du Moyen Âge. Entre pluralisme normatif et hiérarchie des normes</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Historia et ius, pp.251-268, 2024, 979-12-81621-07-7</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Succéder au Moyen Âge, LIIIe Congrès de la SHMESP (Rome, 26-29 mai 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.7-9, 2023, 979-10-351-0899-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cyrénaïque et la Tripolitaine à la fin du Moyen Âge : des périphéries mal contrôlées par le pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Boussac, Sylvain Dhennin, Bérangère Redon, Claire Somaglino, Gaëlle Tallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et marges occidentales de l’Égypte de l’Antiquité au Moyen Âge, Actes du colloque international, Le Caire, 2-3 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAO, p. 145-153, 2023, 978-2-7247-0848-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04063961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les négociations d’échanges de captifs en Méditerranée occidentale (XIIe-XVe siècle) : entre enjeux diplomatiques, religieux et économiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Gallon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tractations et accommodements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, p. 61-79, 2023, 978-2-35613-533-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/cpim1.9782356135315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04063965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés portuaires et frontières communautaires : commerce et consommation du vin dans les ports maghrébins au Moyen Âge (XIe – XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bill; Antoine Borrut; Yann Dejugnat; Camille Rhoné-Quer; Jennifer Vanz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mers et rivages d’Islam, de l’atlantique à la méditerranée. Mélanges offerts à Christophe Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-62, 2023, Bibliothèque historique des pays d’Islam, 979-10-351-0870-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’occupation catalane de Djerba d’après le témoignage de Ramon Muntaner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-André Cancellieri; Vannina Marchi van Cauwelaert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Îles méditerranéennes au Moyen Âge. Enjeux stratégiques et ressources économiques (VIIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associazione no profit “Mediterranea”</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-243, 2023, 979-12-81349-01-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Détroit, espace stratégique de l’Occident islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Balch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Callegarin, Laurent; Lefebvre, Sabine; Picard, Christophe; Valérian, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détroit de Gibraltar : à la croisée des mers et des continents (Antiquité - Moyen Âge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.221-226, 2022, 978-2-8107-0739-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03596794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">chapitre 6, « Pôles économiques et réseaux d’échanges »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Denoix; Hélène Renel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, p. 247-289, 2022, 9782271139498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avant-Propos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles, réseaux et échanges curiaux au Moyen Âge. Actes du LII congrès de la SHMESP- XLIIIe rencontres du RMBLF (Bruxelles, 20-23 mai2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 7-9, 2022, 9791035108397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Collard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et construction étatique en Europe du Nord-Ouest du XIIIe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, p. 5-6, 2022, 9782749551944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assaut contre l’Islam (XIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Age, LIe Congrès de SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 7-10, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Berbères, entre Maghreb et Mashreq, dir. Dominique Valérian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, p. 1-12, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.25458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banū Ḫurasān</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Encyclopaedia of Islam, Third Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 76-79, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">coordination des chapitres 3 (ports), 6 (réseaux commerciaux) et 16 (La Méditerranée et le monde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des migrations en Méditerranée. De l’Antiquité à nos jours, dir. Virginie Baby-Collin, Sophie Bouffier, Stéphane Mourlane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, p. 56-73, 106-119, 244-255, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">textes et cartes divers et coordination des chapitres 3 (ports), 6 (réseaux commerciaux) et 16 (La Méditerranée et le monde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baby-Collin, Virgine and Bouffier, Sophie and Mourlane, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des migrations en Méditerranée. De l’Antiquité à nos jours,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchands latins et le pouvoir dans les villes portuaires musulmanes de Méditerranée (XIIe XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governar a cidade na Europa medieval - The governance of Medieval European towns, dir. Amélia Aguiar Andrade, Gonçalo Melo da Silva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Estudos Medievais; Câmara Municipal de Castelo de Vide, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondouks chrétiens en terre d’Islam, un espace de familiarité dans un monde étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expérience de la mobilité de l’Antiquité à nos jours, entre précarité et confiance, dir. Claudia Moatti et Emmanuelle Chevreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, p. 253-264, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assaut contre l’Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tixier Du Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge, dir. Florian Mazel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, p. 335-348, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports d’Ifrîqiya dans la conjoncture du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Abulafia; María Dolores López Pérez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercados y espacios económicos en el siglo XV. El mundo del mercader Torralba, dir. David Abulafia et María Dolores López Pérez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Barcelona, pp.211-226, 2020, 9788491684466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports du Maghreb et la navigation en Méditerranée de l'antiquité tardive aux premiers siècles de l'Islam : crise ou construction de nouveaux réseaux (VIe-IXe siècle) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Islam dans l’antiquité tardive, colloque international, Rabat, 17-18 janvier 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie du royaume du Maroc, p. 105-117, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Succéder au Moyen Âge, LIIIe Congrès de la SHMESP (Rome, 26-29 mai 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.7-9, 2023, 979-10-351-0899-1</w:t>
+              <w:t xml:space="preserve">La voix au Moyen Âge, Actes du 50e congrès de la SHMESP, Francfort, 30 mai – 2 juin 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 7-10, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les négociations d’échanges de captifs en Méditerranée occidentale (XIIe-XVe siècle) : entre enjeux diplomatiques, religieux et économiques »</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre la piraterie et construction de normes partagées entre chrétiens et musulmans en Méditerranée médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florian Gallon. </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Louis Sicking; Alain Wijffels. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflict Management in the Mediterranean and the Atlantic, 1000-1800. Actors, Institutions and Strategies of Dispute Settlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill-Nijhoff, p. 147-164, 2020, 978-90-04-38063-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sociétés portuaires et frontières communautaires : commerce et consommation du vin dans les ports maghrébins au Moyen Âge (XIe – XVe siècle)</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondouks chrétiens dans les villes musulmanes du bassin méditerranéen au Moyen Âge : espaces périphériques ou nouvelles polarités urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandra Bill; Antoine Borrut; Yann Dejugnat; Camille Rhoné-Quer; Jennifer Vanz. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Mers et rivages d’Islam, de l’atlantique à la méditerranée. Mélanges offerts à Christophe Picard</w:t>
+              <w:t xml:space="preserve">Peter Clark; Denis Menjot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville subalterne ? Espaces urbains « subalternes » et périphériques à l’époque pré-industrielle (XIIIe-XVIIIe siècles) / Subaltern City? Alternative and Peripheral Urban Spaces in the Pre-modern Period (13th-18th Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp. 137-150, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises chrétiennes contre Djerba : croisades ou stratégies de contrôle des réseaux de commerce et de navigation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les croisades en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 49-68, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester au Moyen Âge. De la désobéissance à la révolte, Actes du 49e congrès de la SHMESP, Rennes, 24-27 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 7-10, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifrīqiyā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Encyclopaedia of Islam, Third Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, p. 93-95, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises chrétiennes contre Djerba : croisades ou stratégies de contrôle des réseaux de commerce et de navigation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croisades en Afrique. Les expéditions occidentales à destination du continent africain, XIIIe-XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.49-68, 2019, 978-2-8107-0557-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sahara et la Méditerranée, frontières du Maghreb médiéval : approches comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Guédon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La frontière méridionale du Maghreb. Approches croisées (Antiquité-Moyen Âge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 107-117, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée : lieu de contact entre mondes musulmans et chrétiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Chantin; Philippe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions. Les clés pour comprendre. Les clés pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, p. 181-199, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Vivants et les morts dans les sociétés médiévales. Actes du 48e congrès de la SHMESP, Jérusalem, 4-7 mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-62, 2023, Bibliothèque historique des pays d’Islam, 979-10-351-0870-0</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-9, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cyrénaïque et la Tripolitaine à la fin du Moyen Âge : des périphéries mal contrôlées par le pouvoir</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conquêtes normandes et commerce maritime en Ifrīqiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Françoise Boussac, Sylvain Dhennin, Bérangère Redon, Claire Somaglino, Gaëlle Tallet. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, IFAO, p. 145-153, 2023, 978-2-7247-0848-6</w:t>
+              <w:t xml:space="preserve">Pierre Baudouin; Grégory Combalbert; Adrien Dubois; Bernard Garnier; Christophe Maneuvrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen. Recueil d’études en hommage à Véronique Gazeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 429-437, 2018, Cahiers des Annales de Normandie, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’occupation catalane de Djerba d’après le témoignage de Ramon Muntaner</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02929842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés. Actes du 47e congrès de la SHMESP, Arras, 26-29 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2017, 979-10-351-0043-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.24765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de fondations et islamisation de la mémoire urbaine au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-André Cancellieri; Vannina Marchi van Cauwelaert. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Les Îles méditerranéennes au Moyen Âge. Enjeux stratégiques et ressources économiques (VIIIe-XVe siècle)</w:t>
+              <w:t xml:space="preserve">Cyrille Aillet; Bulle Tuil Leonetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques religieuses et relation au sacré dans le Maghreb médiéval. Éléments d’enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSIC, pp.151-168, 2015, 978-84-00-09994-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.374-377, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et pratiques de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa van Renterghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.447-476, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Hafsides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.308-312, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchands musulmans dans les ports chrétiens au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Boissellier ; John Tola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religious cohabitation in European Towns (10th-15th centuries) - La cohabitation religieuse dans les villes Européennes, Xe - XVe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.109-120, 2014, 978-2-503-55252-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RELMIN-EB.5.103865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tlemcen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.368-371, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.364-368, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire économique de l’Algérie au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Houari Touati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire générale de l’Algérie. L’Algérie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaytūn, pp.125-187, 2014, 978-9931-9192-1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Abdelwadides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.312-316, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sociale et économique du Maghreb central VII e -XV e siècles. Introduction : l'historiographie et les sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Houari Touati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire générale de l’Algérie : l’Algérie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaytûn, 2014, 978-9931-9192-1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Aillet; Emmanuelle Tixier; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner en Islam, Xe-XVe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.341-343, 2014, 978-2-35030-273-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01826973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The making of the medieval Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peregrine Horden; Sharon Kinoshita. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to Mediterranean History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.77-90, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118519356.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La course et la piraterie en Méditerranée occidentale à la fin du Moyen Âge : entre activité économique et instrument politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de la Méditerranée. XIe-XVIe siècle, éd. Annliese Nef, en collaboration avec Damien Coulon et Christophe Picard et Dominique Valérian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 35-49, 2013, 978-2-7535-2281-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.118919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de Béjaia dans les réseaux d'échanges en Méditerranée (XIIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Settar Ouatmani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international Béjaia, ville d'histoire et de civilisation, (Béjaia, le 30 et 31 octobre 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Faculté des Sciences Humaines et Sociales (Bougie), pp.53-66, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchands latins et sociétés portuaires dans le Maghreb médiéval : le rôle central des intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Quertier, Roxane Chilà, Nicolas Pluchot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Arriver " en ville : les migrants en milieu urbain au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.213-224, 2013, Histoire ancienne et médiévale, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Middle East : 7th-15th Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Clark. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Cities in World History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.258-274, 2013, 978-0-19-958953-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux d'échanges et littoralisation de l'espace au Maghreb (VIIIe-XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Malamut, Mohamed Ouerfelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges en Méditerranée médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-en-Provence, Presses Universitaires de Provence, pp.87-105, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conjoncture de 1300 au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Bourin, John Drendel, François Menant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les disettes dans la conjoncture de 1300 en Méditerranée occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rome, École française de Rome, pp.145-158, 2011, Collection de l'École française de Rome, 450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La permanence du christianisme au Maghreb : l'apport problématique des sources latines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Valérian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamisation et arabisation de l'Occident musulman médiéval (VIIe-XIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Publications de la Sorbonne, pp.131-149, 2011, Bibliothèque historique des pays d'Islam, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.2511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle et domination politique de l'espace dans le Maghreb central (VIIe-XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annliese Nef et Élise Voguet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimation du pouvoir au Maghreb médiéval. De l'orientalisation à l'émancipation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Madrid, Casa de Velázquez, pp.135-143, 2011, Collection de la Casa de Velázquez, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.1608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre Bougie et Tlemcen pour le contrôle du Maghreb central (fin du XIIIe - début du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Djamil Aïssani et Mohammed Djehiche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges intellectuels Béjaia-Tlemcen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alger, ministère de la culture, pp.15-24, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon, Christophe Picard, Dominique Valérian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et réseaux en Méditerranée médiévale, II, La formation des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Bouchène; Paris, Bouchene, pp.7-22, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bouch.coulo.2007.02.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Méditerranée. Rivalités nouvelles dans les marchés de l'Ancien Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Boucheron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du monde au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Fayard, pp.75-91, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els mercaders llatins al Magrib medieval: el cas de Bugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Duran i Duelt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Mar de lleis. De Jaume I a Lepant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barcelone, Institut Europeu de la Mediterrània, pp.155-170, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon, Christophe Picard, Dominique Valérian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et réseaux en Méditerranée. VIe-XVIe siècle, I, La configuration des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bouchène; Paris, Bouchène, pp.9-18, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bouch.coulo.2007.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougie, pôle maghrébin, échelle méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et réseaux en Méditerranée, VIe-XVIe siècle, I, La configuration des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bouchène; Bouchene, p. 57-79, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bouch.coulo.2007.01.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondouks, instruments du contrôle sultanien sur les marchands étrangers dans les ports musulmans (XIIe-XVe siècle) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Moatti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilité des personnes en Méditerranée de l'Antiquité à l'époque moderne : procédures de contrôle et documents d'identifications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.677-698, 2004, Collection de l’École française de Rome</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gênes, l'Afrique et l'Orient : la place du Maghreb dans la politique génoise en Méditerranée (seconde moitié du XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon, Catherine Otten, Paule Pagès, Dominique Valérian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins d'outre-mer. Études d'histoire sur la Méditerranée médiévale offertes à Michel Balard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.827-837, 2004, Byzantina Sorbonensia, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.4016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...4121 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.4016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00762536v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03309770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I rapporti tra Pisa e Béjaia (Bugia) in epoca medievale: un contributo alla costruzione della &amp;quot;Mediterraneità</w:t>
               </w:r>
@@ -11279,151 +11279,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Reuven Amitai, Christoph Cluse, éd., Slavery and the Slave Trade in the Eastern Mediterranean (c. 1000–1500 ce), Turnhout, Brepols, 2017, 487 p., Bulletin critique des Annales islamologiques, 36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">compte-rendu de Hassan S. Khalilieh, Islamic law of the sea: freedom of navigation and passage rights in Islamic thought, Cambridge, Cambridge University Press, 2019, 283 p., Bulletin critique des Annales islamologiques, 36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, p. 91-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03606602v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03606603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11578,51 +11578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938952v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826995v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.1.45539" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6370" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315975v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aem.2008.v38.i2.88" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.019.0117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-X97DPR3Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2003.9305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/17060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2001.2688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518969908569758" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10841" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa van Renterghem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.11687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ja&#239;di" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7836" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2243" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s1r" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/?s=gibraltar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606577v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.25413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.9802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2498" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.valer.2006.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.194" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Otten-Froux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pages" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pag&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/3907" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.3907" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s1a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903691v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/cpim1.9782356135315" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiamediterranea.it/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938955v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Montel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Balch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938947v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.25458" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier du Mesnil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606587v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606585v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606595v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929859v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929853v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/53683" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.24765" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tillier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RELMIN-EB.5.103865" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118519356.ch5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26720" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118919" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2511" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1608" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.02.0007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.01.0009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.01.0057" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762536v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/4016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/efr_0223-5099_2004_act_341_1_11474" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938961v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606603v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938952v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826995v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Val&#233;rian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.1.45539" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929863v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6370" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574277v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aem.2008.v38.i2.88" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.019.0117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-X97DPR3Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2003.9305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/17060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2001.2688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518969908569758" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10841" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa van Renterghem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.11687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0343" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ja&#239;di" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7836" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2243" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s1r" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592095v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/?s=gibraltar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606577v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.25413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.9802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2498" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.01" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.valer.2006.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.194" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Otten-Froux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pages" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pag&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/3907" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.3907" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s1a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063961v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/cpim1.9782356135315" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiamediterranea.it/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596794v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Montel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Balch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938947v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier du Mesnil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.25458" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606596v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606587v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606585v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tixier Du Mesnil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606595v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929859v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929865v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929840v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/53683" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.24765" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tillier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826964v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RELMIN-EB.5.103865" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826967v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974010v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118519356.ch5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118919" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947383v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947379v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26720" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2511" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1608" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.02.0007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.01.0009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bouch.coulo.2007.01.0057" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309770v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/efr_0223-5099_2004_act_341_1_11474" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762536v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/4016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.4016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938961v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606603v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606602v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>