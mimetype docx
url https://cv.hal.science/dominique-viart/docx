--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Viart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Littérature contemporaine française Université Paris NanterreMembre senior de l'Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5307-0462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027183637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'Observatoire des Ecritures contemporaines française et francophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effetti reali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Marchese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Barrientos Tecún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511p., 2024, Testi e Ricerche, Claudio Vinti; Lorella Martinelli, 978-88-6344-796-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits du posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Magda Maftei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universtaires du Septentrion, 2023, 978-2-7574-3876-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Emaz. l'épreuve élémentaire de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Meskache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarabuste, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, L'inépuisable chaos du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2023, 978-2-7574-3991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du récit (nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2023, Ecritures contemporaines 1, Dominique Viart, 978-2-406-14831-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les-anges.net (roman posthume)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (Pref.). Tarabuste, 2023, ISBN 978-2-84587-610-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Macé, la &amp;quot;Pensée littéraire&amp;quot; (nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2022, 978-2-406-12966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupin, L'Esclandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pesquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.O.L., 2022, 978-2-8180-5526-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupin, Face à Giacometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart. P.O.L., 2022, 978-2-8180-4728-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Machine à histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Mecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Donnarieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2022, 978-2-7574-3765-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures littéraires de l'Histoire (nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2021, 978-2-406-12287-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adabiyât-e moâser-e frânse, az 1980 ta emruz (La littérature française contemporaine, de 1980 à nos jours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farhang-e Moâser, 420p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'Alain Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Meskache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarabuste, 2018, ISBN 978-2-84587-385-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman français contemporain face à l'Histoire : thèmes et formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rubino, Gianfranco and Viart, Dominique. Quodlibet, 2014, 978-88-7462-690-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertations littéraires générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.240, 2014, Cursus, 9782200292843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie de la littérature contemporaine française : romans et récits depuis 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique. A. Colin, 2013, 978-2-200-28723-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Rubino, Gianfranco. A. Colin, 2013, 978-2-200-28543-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michon : la lettre et son ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc De Biasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Castiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Biasi, Pierre-Marc and Castiglione, Agnès and Viart, Dominique. Gallimard, 2013, 978-2-07-014303-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Éric Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blanckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Samoyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éd. de Minuit, 2013, 978-2-7073-2332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Romanzo francese contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubino Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tamassia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laterza, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fins de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart; Laurent Demanze. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272p., 2012, 978-2-200-27280-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fins de la littérature. Tome II : Historicité de la littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.322, 2012, 978-2-200-28047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature française du 20e siècle lue de l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique. Presses universitaires du Septentrion, 2011, 978-2-7574-0207-8. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.13790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman français au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Colin, 2011, 978-2-200-27148-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caractères, avantages et périls du livre numérique : l’expérience paradoxale de François Bon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets et la mémoire matérielle : regards contemporains sur les années Soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.fabula.org/ressources/atelier/?Les_objets_et_la_memoire_materielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gammes de mémoire. Pour une typologie de la mémoire en littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Deuxième série - 26, https://journals.openedition.org/carnets/14829. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.14829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver la mémoire collective dans une mémoire individuelle&amp;quot;. Entretien avec Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 364, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la famille fait de nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 364, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Filiações literárias »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edições Carolina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le divertissement romanesque : Jean Echenoz et l'esthétique du dégagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de L'Herne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art anthropologique de la description. Les personnages secondaires chez Maylis de Kerangal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (3), pp.33-52. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086997ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma interrogé par la Littérature de terrain: Supplément à la vie de Barbara Loden de Nathalie Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2-3), pp.197-211. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/frf.2021.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michon / Michelet : l’Histoire apocryphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire avec : le dialogue des livres et des siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Séparation de Claude Simon : un texte précurseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.273-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Littératures de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx18.20. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nommer la littérature contemporaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un savoir empirique : Annie Ernaux et l’invention formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècle 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.110-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastelands: what we are unable to see (Jean Rolin, Philippe Vasset)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dia a dia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repas de famille ». Entretien avec Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El relato de filiación.Ética de la restitución contra deber de memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.8883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le grand art est une modestie“ ». Jean-Pierre Richard, critique de littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1080, pp.244-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littératures de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits de filiation. Naissance, raisons et évolutions d’une forme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ERTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.9-40. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/23538953CE.19.018.11065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les héritages littéraires de mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gamme de mémoires. Entretien avec Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barjonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luba Jurgenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Claude Simon, Le Cheval (1958), Les éditions du Chemin de fer, 2015, 91 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.267--270. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccs.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre historique du récit de filiation : Histoire des grands-parents que je n'ai pas eus d'Ivan Jablonka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le savoir historique de la littérature (321), pp.83--100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, Le Cheval (1958), Les éditions du Chemin de fer, 2015, 91 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.267-271. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccs.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise financière et l'effondrement des discours dans Les Effondrés de Mathieu Larnaudie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.97--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une écriture solidaire ? De quelques pratiques contemporaines (Bon, Kaplan, Ernaux, Cosnay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La France des solidarités (mai 1968-mai 1981) (301), pp.159--178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire vive et commerce des hommes : Formes narratives de l'Histoire selon Charif Majdalani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècle 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.138--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scrupule esthétique : que devient la réflexivité dans les fictions contemporaines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.498--508. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/studifrancesi.1196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Emaz, le contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1031, pp.14--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent en littérature contemporaine : de l'état gazeux au référent majeur, introduction au dossier en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.92--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et tracés, linges et graffiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, spécial Claude Simon (1033), pp.105--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire littéraire et littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon et l'improbable récit de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3-4), pp.416--427. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2014.938506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes des crapules romanesques&amp;quot; : la littérature contemporaine et la tentation romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps Zéro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Romanesque dans les fictions contemporaines (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation et synchronies historiques : Patrick Deville, Histoires parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècle 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.72--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le travail : vers une sociologisation du roman contemporain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.13--34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres du romanesque dans la littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue pédagogique - Lettres Collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.14--21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque du contemporain. Pour une critique des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 672, pp.242--253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seul tenir. Notes sur Titus-Carmel, l'élan végétal et la mémoire brûlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mondes de chiens : littérature et cynisme totalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.373--384. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2012.739437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Énergies Animales. Entretien avec Luc Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (4), pp.345--352. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2012.711630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité de la Littérature : la fin d'un siècle littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.93--126. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4089-2.p.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lieu et place des sans voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ce que la littérature sait de l'autre (526), pp.78--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature revient là où on ne l'attendait pas (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eulalie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.4--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres et les Arts - Cahiers suisses de critique littéraire et artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.6--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupin : matières du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, spécial Jacques Dupin, pp.44--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une littérature en prise sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue pédagogique - Lettres Lycée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.18--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gracq et « L'esprit de l'Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Chaminadour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole effacée de Philippe Jaccottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 255, pp. 63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie française, le haïku et le sens de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le haïku vu d’ici, 282, pp. 91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de l'autre dans la poésie contemporaine : Antoine Emaz et Gérard Titus-Carmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L’Un et l’autre – figures du poème dans la poésie contemporaine de langue française, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiations littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, États du roman contemporain, 2, pp.115-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments du sujet : prégnance des instants, incertitudes du verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 110 (2), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/litt.1998.2471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation et barbarie : la rencontre de l'Autre dans En Attendant les Barbares de J.M. Coetzee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecole des lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14, p.19-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Coetzee : La parole tue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 546, p. 869-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Toussaint. L'Echiquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Age de Pierre Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadia Cernogora, Mireille Séguy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissances contemporaines du Moyen Âge et du XVIème siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DROZ, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux, prix Nobel de Littérature 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Prix Nobel de Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l’Alhambra, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Littératures de terrain. Hélène Gaudy, Une île une forteresse (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugo Perolino (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effetti reali. Non fiction Italia, Francia, Spagna e America latina. Studi sulle opere significative di un genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Editrice Carraba, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non fiction contemporanea francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugo Perolino (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effetti reali. Non fiction Italia, Francia, Spagna e America latina. Studi sulle opere significative di un genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Editrice Carraba, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres faits à plaisir : Pascal Quignard, exégète indirect d’Agustina Izquierdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saïda Arfaoui (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Quignard et la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.392, 2023, 978-2-34101-287-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le legs de Claude Simon à la littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon. L'inépuisable chaos du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.203-216, 2023, ISBN : 978-2-7574-3991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité m'échappe. Je n'ai plus cet appétit&amp;quot;. Antoine Emaz, le retrait vs l'irruption du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Djamel Meskache, Antonio Rodriguez, Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Emaz, L’épreuve élémentaire de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tarabuste, 2023, 978-2-84587-638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le désir de tout voir et la mélancolie de tout perdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, l'inépuisable chaos du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.19-26, 2023, 978-2-7574-3991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumanisme : les formes littéraires d'un nouveau Grand Récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart, Mara Magda Maftei (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récits du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-22, 2023, 978-2-7574-3876-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.268-279, 2023, 978-2-34101-287-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du récit : questions à la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du récit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.3-28, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n'ai pas d'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jufang Jin, Yongmei Fan et Alastair Duncan (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie Claude Simon: la critique francophone et chinoise 1980 à 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, East China Normal University Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir de voir&amp;quot; (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alain Nadaud, Les-anges.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tarabuste, pp.9-21, 2023, 978-2-84587-610-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains Incultes : quête et usages littéraires du matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Adler, Jean-Marc Baud, Laurent Demanze, Alexandre Gefen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inculte : pratiques éditoriales, gestes collectifs et inflexions esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula.org, https://www.fabula.org/colloques/document9810.php, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature comme relation. De la tour d'ivoire à la tour de guet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères de la littérature, ou : la démocratisation des lettres de Balzac à Houellebecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, EAN 9782200633073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Partage énigmatique : Jacques Dupin & Alberto Giacometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Dupin, Face à Giacometti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.O.L., pp.7-39, 2022, 978-2-8180-4728-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences contemporaines du romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Mecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Donnarieix, Morgane Kieffer, Jochen Mecke, Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine à histoires. Le romanesque dans les écritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-16, 2022, 978-2-7574-3765-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie, matière vivante (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Frémon, Nicolas Pesquès, Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Dupin, L'esclandre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.O.L., pp.7-26, 2022, 978-2-8180-5526-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Emprunts au romanesque des Littératures de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Donnarieix, Morgane Kieffer, Jochen Mecke, Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine à histoires. Le romanesque dans les écritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.205-218, 2022, 978-2-7574-3765-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Macé, colporteur de mondes et de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard Macé, la "pensée littéraire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.5-24, 2022, Ecritures contemporaines 7, 978-2-406-12966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles de représentation de l'Histoire en littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures littéraires de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.11-40, 2021, 978-2-406-12287-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Aviver les cendres d’une histoire blessée“ : Pas Pleurer, le récit de filiation dans l’énergie de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Bikialo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lydie Salvayre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.95-119, 2021, 978-2-406-10561-9. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10563-3.p.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre de Mathias Énard, les Incultes et le roman contemporain français : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Asholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Markus Messling Cornelia Ruhe Lena Seauve and Vanessa de Senarclens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Énard et l’érudition du roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.4-30, 2020, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004425507_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et illégitimité des écrivains de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de la non-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.107-131, 2020, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004439313_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.« “Le sens toujours dérobé, absolument insaisissable, de ma démarche littéraire ambulatoire“ : Jean Rolin, poétique du décentrement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Mecke, Anne-Sophie Donnarieix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La délocalisation du roman Esthétiques néo-exotiques et redéfinition des espaces contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang D, 2020, 9783631822104. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b17991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trace antique dans la trame des textes contemporains : le genre, l’image, la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Gorrillot (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’héritage gréco-latin dans la littérature française contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.367-385, 2020, 978-2-600-06050-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Expérience sans mesure, excédante, inexpiable...’ : Alberto Giacometti, de l’atelier au musée (Jacques Dupin – Lydie Salvayre) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydia Vasquez, Martine Créac'h, Juan Manuel Ibeas-Altamira (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délivrer le temps. Écrire le musée (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.195-206, 2020, 9791037006554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres de la révolte : quelle littérature pour Mai 68 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Del Lungo, Estelle Mouton-Rovira (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imaginaire de Mai 68 dans la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, publif@rum, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Gioco degli istanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortellessa Andrea, Todini Umberto, Tortora Massimiliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avanguardia a più voci. Scritti per Jacqueline Risset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-65, 2020, 9788893593656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“J’imagine Hart Crane…“. Eloge de l’Elancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chol (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard Titus-Carmel, l’Epreuve et la nécessité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tarabuste, 2019, Triage, ISBN 978-2-84587-422-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mauvignier et la question relationnelle. Le roman à l'épreuve des liens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germoni (Karine), Dürrenmatt (Jacques). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Mauvignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.39-55, 2019, 978-2-406-08129-6. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bergounioux, les livres et le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Demanze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Bergounioux, le présent de l’invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passage(s), pp.151-174, 2019, 978-2-493-97033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Terrains de Patrick Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hertrampf, Marina Ortrud M. / Bernard Rabadi, Isabelle (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création(s) et réception(s) de Patrick Deville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVM.edition, pp.151-168, 2019, 978-3-95477-100-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions de la guerre dans la littérature contemporaine française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Schülé, Jacques Frémeaux, Martin Motte (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et littérature, tome II, De 1914 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Editions de l'Ecole de Guerre, pp.323-354, 2019, 978-2-35673-030-5; epub : 978-2-35673-033-6, mobi/awz3 : 978-2-35673-034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive substitutive. Poétique de l’approximation historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Louis et Clara Zgola (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures des archives : littérature, discipline littéraire et archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloques Fabula, https://www.fabula.org/colloques/document6334.php, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de terrains : Jean Rolin et Philippe Vasset, explorateurs de terrains vagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Maria Broich, Wolfram Nitsch et Daniel Riitter (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains vagues. Les friches urbaines dans la littérature, la photographie et le cinéma français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Blaise Pascal, pp.113-129, 2019, EAN 13 : 9782845168350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaud, La littérature comme anthropologie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Djamel Meskache, Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Alain Nadaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tarabuste, pp.153-165, 2018, 978-2-84587-385-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Littératures de terrain. Enquêtes et investigations en littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernabé Wesley Claudia Bouliane (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le réalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 07, Cahiers Remix, https://oic.uqam.ca/publications/article/les-litteratures-de-terrain-enquetes-et-investigations-en-litterature-francaise-contemporaine, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Univrersalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Solitude s’appelle Brando : Le récit de filiation et la vie des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Adler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arno Bertina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.69-86, 2018, 978-2-406-07380-2. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07382-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des romans adaptés à notre temps. L’école doit s’ouvrir aux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Chaulet Achour et Anne-Marie Petitjean (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codicille à la Querelle des Anciens et des Modernes, Mélanges pour Violaine Houdart-Merot,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.61-64, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Deville, Histoire(s) parallèle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deville &amp; Cie: Rencontres de Chaminadour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.101--124, 2016, 978-2-02-129218-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaud, chercheur d'infinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence d'Alain Nadaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sa'al &amp; Simpact Editions, pp.32--41, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, Jérôme and Payen, Emmanuèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cercle de la librairie, pp.67--77, 2015, 978-2-7654-1481-0. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/elec.paye.2015.01.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire oeuvre : une esthétique de la démesure. Pierre Michon et le sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castiglione, Agnès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Michon: fictions &amp; enquêtes, actes du Colloque international Pierre Michon: chaos et création, Bibliothèque municipale de Bordeaux, 27-29 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.105--128, 2015, 978-2-35018-370-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empoignade et la danse. Jean-Pierre Richard sur les chemins de Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combe, Dominique and Doumet, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard, critique et écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.185--204, 2014, 978-2-7056-8937-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature, l'histoire, de texte à texte : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rubino, Gianfranco and Viart, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman français contemporain face à l'Histoire: thèmes et formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quodlibet, pp.29--40, 2014, 978-88-7462-690-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficulté narrative. L'Adversaire d'Emmanuel Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scaiola, Anna-Maria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un'idea di Francia. Scritti per Gianfranco Rubino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vecchiarelli editore, pp.385--398, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le présent : une littérature immédiate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Rubino, Gianfranco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.15--36, 2013, 978-2-200-28543-2. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.viart.2013.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saga familiale et récit de filiation : Histoire de la Grande Maison entre deux esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Swydan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrivains libanais contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université Libanaise de Beyrouth, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les menaces de Cassandre et le présent de la littérature : Arguments et enjeux des discours de la fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Demanze, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature. Tome I: Esthétiques et discours de la fin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.9--35, 2012, 978-2-200-27280-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.viar.2012.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simultanéité anachronique : Jules Romains vs Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Boblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Romains et les écritures de la simultanéité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp. 19-43, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Boblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Romains et les écritures de la simultanéité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.19-43, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et signes : la dynamique du regard écrivant de Charles Baudelaire à Jacques Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Delabroy; Yves Charnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baudelaire, nouveaux chantiers, actes du Colloque international Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lille, pp.245-263, 1995, 2865310663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver mon histoire. Où est mon histoire ?' Le temps incorporé dans Les Années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annie Ernaux : La force d'une écriture / La sforza di una scrittura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea del Lungo, Martine van Geertruijden, Apr 2023, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lire/Ecrire l’Histoire dans le Désert. Alain Nadaud, Charif Majdalani. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual 20th and 21st Century French and Francophone Studies International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Philippe Durand, Denis Provencher, Apr 2023, Tucson (Arizona ), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de la mémoire en littérature contemporaine française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V° CONGRESO INTERNACIONAL DE LITERATURA FRANCESA Y FRANCÓFONA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASOCIACIÓN ARGENTINA DE LITERATURA FRANCESA Y FRANCÓFONA (AALFF), May 2023, Mendoza (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Un abécédaire. Vingt-cinq ans de théorie littéraire avec Fabula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Escola. Equipe fabula, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres faits à plaisir. : Pascal Quignard, exégète indirect d’Agustina Izquierdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Quignard et la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saida Arfaoui - Neila Gharbi, Mar 2023, Sidi Bou Saïd,, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Histoire – Littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature e relaçào</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Kiffer, Tiphaine Samoyault, Alexandre Gefen, Dominique Viart, Alexandre Montaury, Sep 2023, Rio de Janeiro (BR), Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature française contemporaine et enquêtes historiques : des terrains de convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman français et d'expression française contemporain. Nouvelles formes, nouveaux rapports à l'histoire, Académie tunisienne des sciences, des lettres et des arts, Beït al-Hikma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Tunis, Tunisie. pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bergounioux : le principe historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chemins de Pierre Bergounioux, Université de Clermont-Ferrand et de Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Macerata, Italie. pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions familiales vs Récits de filiation : pour une topographie de la famille en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman contemporain de la famille. La Famille dans le roman français depuis trois décennies : identité familiale et Histoire, Université de Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la désaffection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Giostra dei sentimenti, Université de Bari, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italie. pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges du monde, marges des temps, marges des langues : les provinces d'une littérature-monde en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature française et francophone à l'épreuve de la mondialisation, Forum de l’APEF 2013, Université de Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux, Historicité d'une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annie Ernaux, le temps et la mémoire, Cerisy-la-salle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.27-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisations et synchronies historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman français contemporain face à l'Histoire : thèmes et formes, Université la Sapienza, Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Macerata, Italie. pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le travail : vers une sociologisation du roman contemporain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le présent, Université La Sapienza, Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.135-156, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.viart.2013.01.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michon, poétique de la figuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Michon : la lettre et son ombre, Cerisy-la-Salle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions post-apocalyptiques : vers une poétique spectrale de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire spectral de la littérature narrative française contemporaine, Université de Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint-Étienne, France. pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitudes, similitudes, topiques contemporaines de la singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solitudes contemporaines, actes du colloque de l'Université de Bari, Italie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rome, Italie. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité de la littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature. Tome II : Historicité de la littérature contemporaine, Université de Lille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire matérielle : regards contemporains sur les années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnésies françaises à l'époque gaullienne (1958-1981) : littérature, cinéma, presse, politique, Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France. pp.249-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire avec les livres. Présences de la littérature française du passé dans les romans et récits contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Disegni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2019, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.1254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Viart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Littérature contemporaine française Université Paris NanterreMembre senior de l'Institut universitaire de France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5307-0462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027183637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'Observatoire des Ecritures contemporaines française et francophones</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Toussaint. L'Echiquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Age de Pierre Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadia Cernogora, Mireille Séguy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissances contemporaines du Moyen Âge et du XVIème siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DROZ, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux, prix Nobel de Littérature 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Prix Nobel de Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l’Alhambra, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Littératures de terrain. Hélène Gaudy, Une île une forteresse (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugo Perolino (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effetti reali. Non fiction Italia, Francia, Spagna e America latina. Studi sulle opere significative di un genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Editrice Carraba, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non fiction contemporanea francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ugo Perolino (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effetti reali. Non fiction Italia, Francia, Spagna e America latina. Studi sulle opere significative di un genere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Editrice Carraba, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres faits à plaisir : Pascal Quignard, exégète indirect d’Agustina Izquierdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saïda Arfaoui (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Quignard et la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.392, 2023, 978-2-34101-287-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le legs de Claude Simon à la littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon. L'inépuisable chaos du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.203-216, 2023, ISBN : 978-2-7574-3991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité m'échappe. Je n'ai plus cet appétit&amp;quot;. Antoine Emaz, le retrait vs l'irruption du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Djamel Meskache, Antonio Rodriguez, Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Emaz, L’épreuve élémentaire de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tarabuste, 2023, 978-2-84587-638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le désir de tout voir et la mélancolie de tout perdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Simon, l'inépuisable chaos du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.19-26, 2023, 978-2-7574-3991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumanisme : les formes littéraires d'un nouveau Grand Récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart, Mara Magda Maftei (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Récits du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-22, 2023, 978-2-7574-3876-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.268-279, 2023, 978-2-34101-287-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du récit : questions à la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du récit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.3-28, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je n'ai pas d'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jufang Jin, Yongmei Fan et Alastair Duncan (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie Claude Simon: la critique francophone et chinoise 1980 à 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, East China Normal University Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir de voir&amp;quot; (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alain Nadaud, Les-anges.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tarabuste, pp.9-21, 2023, 978-2-84587-610-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains Incultes : quête et usages littéraires du matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Adler, Jean-Marc Baud, Laurent Demanze, Alexandre Gefen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inculte : pratiques éditoriales, gestes collectifs et inflexions esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula.org, https://www.fabula.org/colloques/document9810.php, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Partage énigmatique : Jacques Dupin & Alberto Giacometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Dupin, Face à Giacometti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.O.L., pp.7-39, 2022, 978-2-8180-4728-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences contemporaines du romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Mecke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Donnarieix, Morgane Kieffer, Jochen Mecke, Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine à histoires. Le romanesque dans les écritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-16, 2022, 978-2-7574-3765-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature comme relation. De la tour d'ivoire à la tour de guet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères de la littérature, ou : la démocratisation des lettres de Balzac à Houellebecq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, EAN 9782200633073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie, matière vivante (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Frémon, Nicolas Pesquès, Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Dupin, L'esclandre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.O.L., pp.7-26, 2022, 978-2-8180-5526-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Emprunts au romanesque des Littératures de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Donnarieix, Morgane Kieffer, Jochen Mecke, Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine à histoires. Le romanesque dans les écritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.205-218, 2022, 978-2-7574-3765-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Macé, colporteur de mondes et de livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard Macé, la "pensée littéraire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.5-24, 2022, Ecritures contemporaines 7, 978-2-406-12966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles de représentation de l'Histoire en littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures littéraires de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.11-40, 2021, 978-2-406-12287-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Aviver les cendres d’une histoire blessée“ : Pas Pleurer, le récit de filiation dans l’énergie de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Bikialo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lydie Salvayre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.95-119, 2021, 978-2-406-10561-9. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10563-3.p.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Gioco degli istanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cortellessa Andrea, Todini Umberto, Tortora Massimiliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avanguardia a più voci. Scritti per Jacqueline Risset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-65, 2020, 9788893593656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et illégitimité des écrivains de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de la non-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.107-131, 2020, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004439313_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre de Mathias Énard, les Incultes et le roman contemporain français : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Asholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Markus Messling Cornelia Ruhe Lena Seauve and Vanessa de Senarclens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathias Énard et l’érudition du roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.4-30, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004425507_003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.« “Le sens toujours dérobé, absolument insaisissable, de ma démarche littéraire ambulatoire“ : Jean Rolin, poétique du décentrement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jochen Mecke, Anne-Sophie Donnarieix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La délocalisation du roman Esthétiques néo-exotiques et redéfinition des espaces contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang D, 2020, 9783631822104. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b17991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trace antique dans la trame des textes contemporains : le genre, l’image, la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Gorrillot (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’héritage gréco-latin dans la littérature française contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.367-385, 2020, 978-2-600-06050-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Expérience sans mesure, excédante, inexpiable...’ : Alberto Giacometti, de l’atelier au musée (Jacques Dupin – Lydie Salvayre) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydia Vasquez, Martine Créac'h, Juan Manuel Ibeas-Altamira (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délivrer le temps. Écrire le musée (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.195-206, 2020, 9791037006554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les œuvres de la révolte : quelle littérature pour Mai 68 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Del Lungo, Estelle Mouton-Rovira (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imaginaire de Mai 68 dans la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, publif@rum, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive substitutive. Poétique de l’approximation historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Louis et Clara Zgola (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écritures des archives : littérature, discipline littéraire et archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloques Fabula, https://www.fabula.org/colloques/document6334.php, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de terrains : Jean Rolin et Philippe Vasset, explorateurs de terrains vagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Maria Broich, Wolfram Nitsch et Daniel Riitter (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains vagues. Les friches urbaines dans la littérature, la photographie et le cinéma français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Blaise Pascal, pp.113-129, 2019, EAN 13 : 9782845168350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“J’imagine Hart Crane…“. Eloge de l’Elancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chol (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard Titus-Carmel, l’Epreuve et la nécessité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tarabuste, 2019, Triage, ISBN 978-2-84587-422-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mauvignier et la question relationnelle. Le roman à l'épreuve des liens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germoni (Karine), Dürrenmatt (Jacques). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Mauvignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.39-55, 2019, 978-2-406-08129-6. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bergounioux, les livres et le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Demanze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Bergounioux, le présent de l’invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passage(s), pp.151-174, 2019, 978-2-493-97033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Terrains de Patrick Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hertrampf, Marina Ortrud M. / Bernard Rabadi, Isabelle (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création(s) et réception(s) de Patrick Deville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVM.edition, pp.151-168, 2019, 978-3-95477-100-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions de la guerre dans la littérature contemporaine française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Schülé, Jacques Frémeaux, Martin Motte (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et littérature, tome II, De 1914 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Editions de l'Ecole de Guerre, pp.323-354, 2019, 978-2-35673-030-5; epub : 978-2-35673-033-6, mobi/awz3 : 978-2-35673-034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des romans adaptés à notre temps. L’école doit s’ouvrir aux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Chaulet Achour et Anne-Marie Petitjean (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codicille à la Querelle des Anciens et des Modernes, Mélanges pour Violaine Houdart-Merot,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.61-64, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaud, La littérature comme anthropologie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Djamel Meskache, Dominique Viart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Alain Nadaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tarabuste, pp.153-165, 2018, 978-2-84587-385-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Univrersalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Littératures de terrain. Enquêtes et investigations en littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernabé Wesley Claudia Bouliane (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le réalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 07, Cahiers Remix, https://oic.uqam.ca/publications/article/les-litteratures-de-terrain-enquetes-et-investigations-en-litterature-francaise-contemporaine, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Solitude s’appelle Brando : Le récit de filiation et la vie des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Adler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arno Bertina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.69-86, 2018, 978-2-406-07380-2. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07382-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Deville, Histoire(s) parallèle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deville &amp; Cie: Rencontres de Chaminadour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, pp.101--124, 2016, 978-2-02-129218-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaud, chercheur d'infinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence d'Alain Nadaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sa'al &amp; Simpact Editions, pp.32--41, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, Jérôme and Payen, Emmanuèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Cercle de la librairie, pp.67--77, 2015, 978-2-7654-1481-0. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/elec.paye.2015.01.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire oeuvre : une esthétique de la démesure. Pierre Michon et le sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castiglione, Agnès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Michon: fictions &amp; enquêtes, actes du Colloque international Pierre Michon: chaos et création, Bibliothèque municipale de Bordeaux, 27-29 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.105--128, 2015, 978-2-35018-370-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empoignade et la danse. Jean-Pierre Richard sur les chemins de Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Combe, Dominique and Doumet, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard, critique et écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.185--204, 2014, 978-2-7056-8937-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature, l'histoire, de texte à texte : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rubino, Gianfranco and Viart, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman français contemporain face à l'Histoire: thèmes et formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quodlibet, pp.29--40, 2014, 978-88-7462-690-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le présent : une littérature immédiate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Rubino, Gianfranco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.15--36, 2013, 978-2-200-28543-2. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.viart.2013.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficulté narrative. L'Adversaire d'Emmanuel Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scaiola, Anna-Maria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un'idea di Francia. Scritti per Gianfranco Rubino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vecchiarelli editore, pp.385--398, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saga familiale et récit de filiation : Histoire de la Grande Maison entre deux esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Swydan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrivains libanais contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université Libanaise de Beyrouth, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les menaces de Cassandre et le présent de la littérature : Arguments et enjeux des discours de la fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Demanze, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature. Tome I: Esthétiques et discours de la fin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.9--35, 2012, 978-2-200-27280-7. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.viar.2012.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simultanéité anachronique : Jules Romains vs Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Boblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Romains et les écritures de la simultanéité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp. 19-43, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Boblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Romains et les écritures de la simultanéité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.19-43, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et signes : la dynamique du regard écrivant de Charles Baudelaire à Jacques Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Delabroy; Yves Charnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baudelaire, nouveaux chantiers, actes du Colloque international Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lille, pp.245-263, 1995, 2865310663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caractères, avantages et périls du livre numérique : l’expérience paradoxale de François Bon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Filiações literárias »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edições Carolina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la famille fait de nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 364, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gammes de mémoire. Pour une typologie de la mémoire en littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Deuxième série - 26, https://journals.openedition.org/carnets/14829. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/carnets.14829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets et la mémoire matérielle : regards contemporains sur les années Soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.fabula.org/ressources/atelier/?Les_objets_et_la_memoire_materielle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver la mémoire collective dans une mémoire individuelle&amp;quot;. Entretien avec Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 364, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le divertissement romanesque : Jean Echenoz et l'esthétique du dégagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de L'Herne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art anthropologique de la description. Les personnages secondaires chez Maylis de Kerangal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (3), pp.33-52. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086997ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma interrogé par la Littérature de terrain: Supplément à la vie de Barbara Loden de Nathalie Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (2-3), pp.197-211. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/frf.2021.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Séparation de Claude Simon : un texte précurseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.273-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michon / Michelet : l’Histoire apocryphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire avec : le dialogue des livres et des siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits de filiation. Naissance, raisons et évolutions d’une forme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ERTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.9-40. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4467/23538953CE.19.018.11065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nommer la littérature contemporaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Littératures de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, http://www.revue-critique-de-fixxion-francaise-contemporaine.org/rcffc/article/view/fx18.20. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un savoir empirique : Annie Ernaux et l’invention formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècle 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.110-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban wastelands: what we are unable to see (Jean Rolin, Philippe Vasset)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dia a dia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repas de famille ». Entretien avec Annie Ernaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le grand art est une modestie“ ». Jean-Pierre Richard, critique de littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1080, pp.244-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El relato de filiación.Ética de la restitución contra deber de memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.8883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littératures de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les héritages littéraires de mai 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gamme de mémoires. Entretien avec Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barjonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luba Jurgenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Claude Simon, Le Cheval (1958), Les éditions du Chemin de fer, 2015, 91 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.267--270. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccs.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre historique du récit de filiation : Histoire des grands-parents que je n'ai pas eus d'Ivan Jablonka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le savoir historique de la littérature (321), pp.83--100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, Le Cheval (1958), Les éditions du Chemin de fer, 2015, 91 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Claude Simon </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.267-271. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccs.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise financière et l'effondrement des discours dans Les Effondrés de Mathieu Larnaudie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.97--107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une écriture solidaire ? De quelques pratiques contemporaines (Bon, Kaplan, Ernaux, Cosnay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La France des solidarités (mai 1968-mai 1981) (301), pp.159--178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire vive et commerce des hommes : Formes narratives de l'Histoire selon Charif Majdalani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècle 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.138--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scrupule esthétique : que devient la réflexivité dans les fictions contemporaines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177, pp.498--508. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/studifrancesi.1196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Emaz, le contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1031, pp.14--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent en littérature contemporaine : de l'état gazeux au référent majeur, introduction au dossier en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.92--96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et tracés, linges et graffiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, spécial Claude Simon (1033), pp.105--118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire littéraire et littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon et l'improbable récit de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3-4), pp.416--427. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2014.938506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes des crapules romanesques&amp;quot; : la littérature contemporaine et la tentation romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps Zéro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Romanesque dans les fictions contemporaines (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation et synchronies historiques : Patrick Deville, Histoires parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècle 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.72--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le travail : vers une sociologisation du roman contemporain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.13--34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les genres du romanesque dans la littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue pédagogique - Lettres Collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.14--21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque du contemporain. Pour une critique des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 672, pp.242--253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seul tenir. Notes sur Titus-Carmel, l'élan végétal et la mémoire brûlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Énergies Animales. Entretien avec Luc Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (4), pp.345--352. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2012.711630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mondes de chiens : littérature et cynisme totalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.373--384. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2012.739437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité de la Littérature : la fin d'un siècle littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.93--126. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4089-2.p.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En lieu et place des sans voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ce que la littérature sait de l'autre (526), pp.78--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature revient là où on ne l'attendait pas (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eulalie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.4--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres et les Arts - Cahiers suisses de critique littéraire et artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.6--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupin : matières du poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, spécial Jacques Dupin, pp.44--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une littérature en prise sur le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue pédagogique - Lettres Lycée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.18--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gracq et « L'esprit de l'Histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Chaminadour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole effacée de Philippe Jaccottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 255, pp. 63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poésie française, le haïku et le sens de la précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le haïku vu d’ici, 282, pp. 91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de l'autre dans la poésie contemporaine : Antoine Emaz et Gérard Titus-Carmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L’Un et l’autre – figures du poème dans la poésie contemporaine de langue française, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiations littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, États du roman contemporain, 2, pp.115-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moments du sujet : prégnance des instants, incertitudes du verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 110 (2), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/litt.1998.2471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation et barbarie : la rencontre de l'Autre dans En Attendant les Barbares de J.M. Coetzee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecole des lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14, p.19-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Coetzee : La parole tue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 546, p. 869-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effetti reali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Marchese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Barrientos Tecún</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511p., 2024, Testi e Ricerche, Claudio Vinti; Lorella Martinelli, 978-88-6344-796-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les-anges.net (roman posthume)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart (Pref.). Tarabuste, 2023, ISBN 978-2-84587-610-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon, L'inépuisable chaos du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2023, 978-2-7574-3991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Emaz. l'épreuve élémentaire de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Meskache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarabuste, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits du posthumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Magda Maftei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universtaires du Septentrion, 2023, 978-2-7574-3876-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires du récit (nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2023, Ecritures contemporaines 1, Dominique Viart, 978-2-406-14831-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Macé, la &amp;quot;Pensée littéraire&amp;quot; (nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2022, 978-2-406-12966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupin, L'Esclandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pesquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.O.L., 2022, 978-2-8180-5526-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupin, Face à Giacometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart. P.O.L., 2022, 978-2-8180-4728-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Machine à histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Mecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Donnarieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2022, 978-2-7574-3765-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures littéraires de l'Histoire (nouvelle édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2021, 978-2-406-12287-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adabiyât-e moâser-e frânse, az 1980 ta emruz (La littérature française contemporaine, de 1980 à nos jours)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farhang-e Moâser, 420p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'Alain Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Meskache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tarabuste, 2018, ISBN 978-2-84587-385-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertations littéraires générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.240, 2014, Cursus, 9782200292843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman français contemporain face à l'Histoire : thèmes et formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rubino, Gianfranco and Viart, Dominique. Quodlibet, 2014, 978-88-7462-690-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie de la littérature contemporaine française : romans et récits depuis 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique. A. Colin, 2013, 978-2-200-28723-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique and Rubino, Gianfranco. A. Colin, 2013, 978-2-200-28543-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour Éric Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Blanckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Samoyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éd. de Minuit, 2013, 978-2-7073-2332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michon : la lettre et son ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc De Biasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Castiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Biasi, Pierre-Marc and Castiglione, Agnès and Viart, Dominique. Gallimard, 2013, 978-2-07-014303-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fins de la littérature. Tome II : Historicité de la littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.322, 2012, 978-2-200-28047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fins de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Viart; Laurent Demanze. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272p., 2012, 978-2-200-27280-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Romanzo francese contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubino Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tamassia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laterza, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature française du 20e siècle lue de l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viart, Dominique. Presses universitaires du Septentrion, 2011, 978-2-7574-0207-8. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.13790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman français au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Colin, 2011, 978-2-200-27148-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver mon histoire. Où est mon histoire ?' Le temps incorporé dans Les Années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annie Ernaux : La force d'une écriture / La sforza di una scrittura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea del Lungo, Martine van Geertruijden, Apr 2023, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lire/Ecrire l’Histoire dans le Désert. Alain Nadaud, Charif Majdalani. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual 20th and 21st Century French and Francophone Studies International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Philippe Durand, Denis Provencher, Apr 2023, Tucson (Arizona ), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Histoire – Littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature e relaçào</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Kiffer, Tiphaine Samoyault, Alexandre Gefen, Dominique Viart, Alexandre Montaury, Sep 2023, Rio de Janeiro (BR), Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de la mémoire en littérature contemporaine française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V° CONGRESO INTERNACIONAL DE LITERATURA FRANCESA Y FRANCÓFONA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASOCIACIÓN ARGENTINA DE LITERATURA FRANCESA Y FRANCÓFONA (AALFF), May 2023, Mendoza (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Un abécédaire. Vingt-cinq ans de théorie littéraire avec Fabula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Escola. Equipe fabula, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des livres faits à plaisir. : Pascal Quignard, exégète indirect d’Agustina Izquierdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal Quignard et la méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saida Arfaoui - Neila Gharbi, Mar 2023, Sidi Bou Saïd,, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature française contemporaine et enquêtes historiques : des terrains de convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman français et d'expression française contemporain. Nouvelles formes, nouveaux rapports à l'histoire, Académie tunisienne des sciences, des lettres et des arts, Beït al-Hikma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Tunis, Tunisie. pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bergounioux : le principe historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Chemins de Pierre Bergounioux, Université de Clermont-Ferrand et de Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Macerata, Italie. pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de la désaffection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Giostra dei sentimenti, Université de Bari, Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italie. pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions familiales vs Récits de filiation : pour une topographie de la famille en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman contemporain de la famille. La Famille dans le roman français depuis trois décennies : identité familiale et Histoire, Université de Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges du monde, marges des temps, marges des langues : les provinces d'une littérature-monde en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature française et francophone à l'épreuve de la mondialisation, Forum de l’APEF 2013, Université de Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux, Historicité d'une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annie Ernaux, le temps et la mémoire, Cerisy-la-salle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.27-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisations et synchronies historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman français contemporain face à l'Histoire : thèmes et formes, Université la Sapienza, Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Macerata, Italie. pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le travail : vers une sociologisation du roman contemporain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le présent, Université La Sapienza, Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.135-156, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.viart.2013.01.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michon, poétique de la figuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Michon : la lettre et son ombre, Cerisy-la-Salle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitudes, similitudes, topiques contemporaines de la singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solitudes contemporaines, actes du colloque de l'Université de Bari, Italie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rome, Italie. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions post-apocalyptiques : vers une poétique spectrale de l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire spectral de la littérature narrative française contemporaine, Université de Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Saint-Étienne, France. pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité de la littérature contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature. Tome II : Historicité de la littérature contemporaine, Université de Lille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire matérielle : regards contemporains sur les années soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnésies françaises à l'époque gaullienne (1958-1981) : littérature, cinéma, presse, politique, Université Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France. pp.249-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire avec les livres. Présences de la littérature française du passé dans les romans et récits contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Disegni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératures de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2019, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.1254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Viart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Claude Simon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07D044AC"/>
+    <w:nsid w:val="9D7F0A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-viart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5307-0462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027183637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchese" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tec&#250;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editricecarabba.it/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Magda Maftei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Meskache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nadaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;mon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pesqu&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Mecke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Donnarieix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rubino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc De Biasi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Castiglione" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanckeman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubino Gianfranco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tamassia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/fins-de-la-litterature--9782200272807.htm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407588v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13790" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14829" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086997ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2021.0013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04396963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.1275" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.481" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.8883" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04141246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372977v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.19.018.11065" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barjonet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Jurgenson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377428v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1196" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407549v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2014.938506" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407554v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407553v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407555v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407563v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407578v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2012.739437" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407575v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2012.711630" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4089-2.p.0093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407582v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03179674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03179660v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127838v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1998.2471" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378929v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397153v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377316v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10563-3.p.0095" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Asholt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004425507_003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004439313_009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376617v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17991" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376630v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08131-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376681v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07382-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407530v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.paye.2015.01.0067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407567v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.viart.2013.01.0017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407585v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Swydan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.viar.2012.01.0009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03128637v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378693v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378680v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378753v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407531v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407547v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407550v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407556v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.viart.2013.01.0133" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407579v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407574v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04396898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Disegni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04396942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison James" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.1254" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-viart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5307-0462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027183637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378940v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397193v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377442v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Mecke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04397153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10563-3.p.0095" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004439313_009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Asholt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004425507_003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17991" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08131-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04375625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07382-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.paye.2015.01.0067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.viart.2013.01.0017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Swydan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.viar.2012.01.0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03128637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14829" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086997ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372831v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2021.0013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.19.018.11065" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04396963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.1275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.481" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.8883" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04141246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1136" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04372977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04373074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barjonet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mesnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Jurgenson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.391" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1196" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407542v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407557v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2014.938506" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407554v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2012.711630" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2012.739437" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4089-2.p.0093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03179674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03179660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1998.2471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marchese" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tec&#250;n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Klein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editricecarabba.it/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nadaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Meskache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Magda Maftei" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;mon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pesqu&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376997v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Donnarieix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04377133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04376993v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deguy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407548v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Rubino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanckeman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407560v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc De Biasi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Castiglione" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801183v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407571v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/fins-de-la-litterature--9782200272807.htm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubino Gianfranco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Olivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tamassia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.13790" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378753v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04378680v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407531v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407540v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407536v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407547v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407550v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407556v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.viart.2013.01.0133" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407579v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04396898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Disegni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04396942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison James" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.1254" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>