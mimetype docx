--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Véronique Boyer, Le puzzle amazonien. Positionnements ethniques et mobilisations sociales, Paris, CNRS Éditions, 2022, in Lectures [En ligne], mis en ligne le 26 janvier 2023, consulté le 26 janvier 2023, URL : http://journals.openedition.org/lectures/59706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03977747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan, “Researching race, migration, and the transnational circulation of racial knowledge: On Chinese migrants in Chicago, on African migrants in Guangzhou, and on the reconfiguration of whiteness in China”. Interview by Dominique Vidal and Simeng Wang. Transcriber: Nora Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan, « Recherches sur les concepts de race, de migration et sur la circulation transnationale de la connaissance raciale : À propos des immigrés chinois à Chicago, des immigrés africains à Guangzhou et de la reconfiguration de la blanchité en Chine ». Entretien avec Dominique Vidal et Simeng Wang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Licia Valladares – In Memoriam »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Faret et Hilary Sanders, Migrant Protection and the City in the Americas »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les concierges d’origine portugaise à Paris et l’épidémie de coronavirus », Hommes & Migrations, n°1331, octobre-décembre, 2020, pp. 48-55.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que nous dit l’approche transnationale sur l’immigration portugaise en France ? », Migrations Société, vol. 32, n°180, 2020, pp. 149-163.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Financiarisation du social et formes d’appartenance. Les émigrants portugais en France et la crise de 2008 », Revue européenne des migrations internationales, 35 (1&2), 2019, pp. 171-190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Sylvain Souchaud, Géographie de l’atelier. Confection, migration, urbanisation à São Paulo, Paris, IHEAL – IRD, 2019, in Problèmes d’Amérique latine, 30/2 (n°117), pp. 139-142.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’élection de Jair Bolsonaro au Brésil, ou comment un député d’extrême-droite est arrivé au pouvoir », Problèmes d’Amérique latine, n°111, octobre/décembre, 2018, pp. 23-41.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du dossier « Les espaces de la migration lusophone : circulations, régulations, représentations », Cahiers de l’URMIS, n°17, juillet 2017 [URL : https://urmis.revues.org/1418] (avec Sónia Ferreira et Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cohues, brutalité et civilité dans les trains de banlieue à São Paulo », Brésil(s). Sciences humaines et sociales [En ligne], 12 | 2017, mis en ligne le 29 novembre 2017, consulté le 08 décembre 2017. URL : http://journals.openedition.org/bresils/2354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cohues, brutalité et civilité dans les trains de banlieue à São Paulo »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi comme cadre et comme horizon. Sur l’État et le processus démocratique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.206-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil va-t-il aussi mal qu’on le dit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se fondre dans la ville sans rester anonyme. Les cadres politiques de l’expérience des migrants du Mozambique à Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219-220, pp.233-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedades, movilidades, desplazamientos : los territorios de la espera de ayer a hoy (el caso de los mundos americanos, siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.69086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation, contraintes de l’espace et défi démocratique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014/2-3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.5760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parti des travailleurs au pouvoir : vers une fin de cycle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (93), pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier « La réeelection de Dilma Rousseff : le Brésil en trompe-l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (93), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.093.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants boliviens dans le secteur de la confection à São Paulo : les effets des cadres juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (4), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrants boliviens à São Paulo : métaphore de l'esclavage et figuration de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (4), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.057.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité en Amérique latine : un approfondissement du répertoire démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Verdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (4), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.057.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer le comparatisme ordinaire. À propos des migrants mozambicains à Johannesbourg et boliviens à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, 21, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation de l'emploi à l'épreuve du travail invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.25-47. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.087.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial au Dossier « Migrations et confection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (28), pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, mobilités, déplacements : les territoires de l'attente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, http://confins.revues.org/7274. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-DNA hybridization study of Burkholderia species using genomic DNA macro-array analysis coupled to reverse genome probing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ramisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (Pt 3), pp.739-46. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02483-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selective AMPA receptor antagonist GYKI 53784 blocks action potential generation and excitotoxicity in the guinea pig cochlea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peter Bobbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (11), pp.1959-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00267756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid large-scale purification of plasmid DNA by medium or low pressure gel filtration. Application: construction of thermoamplifiable expression vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Vo-Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Malpiece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 5 (2), pp.101-111. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01117056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03659916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde ne sera plus comme avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens qui libèrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 336 p., 2022, 9791020911346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, une puissance contrariée. L'état du monde 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.272, 2021, État du monde, 9782348069871. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.badie.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Orient et le monde. L’état du monde 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.260, 2020, État du Monde, 9782348064029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Le Brésil face à ses crises », Problèmes d’Amérique latine, n°111, janvier 2019. (avec Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du leadership américain ? L'état du monde 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.256, 2019, État du Monde, 9782348045653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, 507, pp.344, 2019, Poche / Essais, 9782348045677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des populismes. L'état du monde 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.252, 2018, État du Monde, 9782348037436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil face à ses crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">111 (4), pp.149, 2018, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.111.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 494, pp.383, 2018, Découverte-poche. Essais, 9782348040696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Les espaces de la migration lusophone : circulations, régulations, représentations », Cahiers de l’URMIS, n°17, juillet 2017 [URL : https://urmis.revues.org/1391] (avec Sónia Ferreira et Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'alternatives. L'état du monde 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.256, 2017, État du Monde, 9782707197016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. , pp.627, 2016, 978-2-297-05583-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil. Terre de possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2016, 978-2-7535-4914-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. La Découverte, pp.347, 2016, État du Monde, 9782707190987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d'inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.360, 2015, État du Monde, 9782707197054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de droit spécial des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, 2015, Cours d'Amphi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de droit général des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, pp.621, 2015, Gualino, 978-2-297-04730-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil : dimensions territoriales d’une émergence en suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95 (4), pp.126, 2014, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.095.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants du Mozambique dans le Johannesburg de l’après-apartheid. Travail, frontières, altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2014, 978-2-8111-0980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, pp.660, 2014, Gualino, 978-2-297-04557-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles guerres : l'état du monde 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.258, 2014, 9782707182692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances d'hier et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.274, 2013, L'Etat du monde, 9782707176981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, 2012, 9782707173560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux acteurs, nouvelle donne. L'état du monde 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.208, 2011, État du Monde, 9782707168887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« As trabalhadoras domésticas do Rio de Janeiro: Dilemas entre ofício e democracia no Brasil »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Luciano R. Costa, Maria Rita Aprile, Rosa Elisa M. Barone, Ofícios e saberes: histórias e resistências de trabalhadores, São Paulo, Árvore Digital, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 新冠疫情影响下法国移民的健康与就业 » [Les immigrés et la pandémie de Covid-19 en France : données générales suivie d’une étude de cas sur les concierges d’origine portugaise à Paris],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°4, « The Covid-19 Epidemic and Immigration Management », Pékin, Social Sciences Academic Press, 2021, pp. 209-223. [ISBN : 978-7-5201-9300-9]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 姜程淞, 欧洲的移民后代现状——文化视角及其局限性 » [La situation des descendants d’immigrés en Europe. L’approche par la culture et ses limites],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°3, « Immigrants Groups and Integration », Pékin, Social Sciences Academic Press, 2020, pp. 177-195. [ISBN : 978-7-5201-7596-8]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 分裂加剧后欧盟移民治理的新挑战 » [L’Union européenne face à la question des migrants : les conséquences de l’accroissement des divisions], Blue Book of European Migration, n°2, « Refugee Crisis and immigrant Integration », Pékin, Social Sciences Academic Press, 2019, pp. 38-50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 难民危机对欧盟和成员国间关系的影响分析 » [La crise des réfugiés, l'affaiblissement de l'Union européenne et les tensions entre ses États-membres]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°1, « Refugee Crisis and Management »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of waiting : gender and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing pp.39-57 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting territories understood as moral territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraya Frehse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.191-216 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with space, coping with time : is it possible to dwell in waiting territories ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.122-145 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec l’espace, faire avec le temps. Peut-on habiter les territoires de l’attente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-134, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’attente : genre et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.41-56, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l’attente comme territoires moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraya Frehse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173-194, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Durin, María Eugenia de la O y Santiago Bastos (eds.), México, 2014 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajadoras de la sombra. Dimensiones del servicio doméstico latinoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIESAS/Publicaciones de la Casa chata, pp.139-144, 2014, 978-607-486-280-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Carrel, Paul Cary &amp; Jean-Michel Wachsberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ségrégation et fragmentation dans les métropoles. Perspectives internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.171-187, 2013, 978-2-7574-0582-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geografía de la crisis del cuidado en Santiago: Una aproximación centrada en la demanda de mano de obra extranjera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idenilso Bortoletto &amp; Alain Musset </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geografías de la espera. Migrar, habitar y trabajar en la ciudad de Santiago, Chile (1990-2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uqbar Editores, pp.285-311, 2013, 978-956-9171-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affectivité dans l’emploi domestique. Un débat français à la lumière d’une recherche au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leite, Márcia &amp; Georges, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les nouvelles configurations du travail et l’économie sociale et solidaire au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.141-156, 2012, 978-2-336-00511-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Brésil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7071-6888-7] Publication électronique (Lien :)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mozambican miner and the Aventureiro fom Maputo. Figures of individuation between Southern Mozambique and the vicinity of Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Streiff-Fénart, Aurelia Segatti </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The challenge of the threshold. Border closures and migration movements in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-234, 2012, 978-0-7391-6510-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivência, alteridade e identificações. Brasileiros e bolivianos nos bairros centrais de São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosana Baeninger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imigração boliviana no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-108, 2012, 978-85-88258-29-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A afetividade no emprego doméstico. Um debate francês à luz de uma pesquisa realizada no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leite, Márcia &amp; Georges, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As novas configurações do trabalho e a Economia solidária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Annablume, pp.173-192, 2012, 978-85-391-0364-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leservoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Edalina Rodrigues Sanches, Jussara Rowland, Marina Costa Lobo & Vitor Sérgio Ferreira (eds), Geração milénio? Um Retrato Social e Político, Lisbonne, Imprensa de Ciências Sociais, 2017, in Mélanges de la Casa de Velázquez [En ligne], 49-1 | 2019, mis en ligne le 12 mars 2019, consulté le 26 mars 2019. URL : http://journals.openedition.org/mcv/10683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Séverine Durin, Yo trabajo en casa. Trabajo del hogar de planta, género y etnicidad en Monterrey, Mexico, Publicaciones de la Casa Chata, 2017, in Problèmes d’Amérique latine, 28/2 (n°109), 2018, pp. 135-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jennifer N. Fish, Domestic Workers of the World Unite! A Global Movement for Dignity and Human Rights, New York University Press, New York, 2017, in Sociologie du travail, vol 60, n°4 [Octobre-Décembre 2018, mis en ligne le 29 novembre 2018, consulté le 30 novembre 2018. URL : http://journals.openedition.org/sdt/8477]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Simeng Wang, Illusions et souffrances. Les migrants chinois à Paris, Paris, Éditions Rue d’Ulm / Presses de l’École normale supérieure, 2017, La vie des idées, 31 janvier 2018 (http://www.laviedesidees.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mara Viveros Vigoya, Les couleurs de la masculinité. Expériences intersectionnelles et pratiques de pouvoir en Amérique latine, Paris, La Découverte (Genre & Sexualité), 2018, in Revue française de sociologie, 58-2, avril-juin 2018, pp. 354-357.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Christophe Brochier, La naissance de la sociologie au Brésil, Rennes, Presses universitaires de Rennes, collection Des Amérique », 2016, in Revue française de sociologie, 58-2, avril-juin 2017, pp. 325-328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de François HÉRAN, Avec l’immigration. Mesurer, débattre, agir, Paris, La Découverte, collection « L’envers des faits », 2017, Liens Socio, mai 2017, (URL : https://lectures.revues.org/22832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Fourchard et Aurelia Segatti (eds.), « Of xenophobia and citizenship. The politics of exclusion and inclusion in Africa », Numéro special de la revue Africa, vol. 85, n°1, February 2015, in L’Homme. Revue française d’anthropologie, n°219-220, juillet/décembre, 2016, pp. 313-316.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Eleonora Elguezabal, Frontières urbaines. Les mondes sociaux des copropriétés fermées, Rennes, Presses universitaires de Rennes, Collection « Géographie sociale », 2015, in Cahiers des Amériques latines, n°83, 2016, pp. 173-176.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Francesca Scrinzi, Genre, migrations et emplois domestiques en France et en Italie. Construction de la non-qualification et de l’altérité ethnique, Paris, Éditions Pétra, 2013, in L’homme et la société, n°1-2, 2015, pp. 250-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brésil : Dilma Rousseff aux abois », Alternatives Économiques Hors-série, n°107, janvier 2016, pp. 58-59.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Paula Vásquez Lezama, Le chavisme. Un militarisme compassionnel, Paris, Éditions de la Maison des Sciences de l’Homme, Collection « Le (bien) commun », 2014, in Cahiers des Amériques latines, n°79, 2015, pp. 166-171.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Caroline Ibos, Qui gardera nos enfants ? Les nounous et les mères, Paris, Flammarion, 2012, in Revue française de sociologie, 55-1, janvier-mars 2014, pp. 175-177.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Kathya Araujo, Danilo Martuccelli, Desafíos comunes. Retrato de la sociedad chilena y sus individuos. Tomo I (Neoliberalismo, democratización y lazo social). Tomo II (Trabajo, sociabilidades y familias), Santiago, LOM Ediciones, 2012, in Critique internationale, n°65, 2014, pp. 207-212.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Richard Lachmann, What is Historical Sociology ?, Cambridge, Polity Press, 2013, sur Liens Socio, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Marion Carrel, Faire participer les habitants ? Citoyenneté et pouvoir d’agir dans les quartiers populaires, Lyon, ENS Éditions, collection « Gouvernement en question(s), 2013, in Géographie, Économie, Société, 15/3, 2013, pp. 319-322.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Didier Demazière, Nadya Araujo Guimarães, Helena Hirata, Kurumi Sugita, Être chômeur à Paris, São Paulo, Tokyo. Une méthode de comparaison internationale, Paris, Presses de Sciences Po, 2013, Liens Socio, juin 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Marco Antonio da Silva Mello, Luiz Antonio Machado da Silva, Leticia de Luna Freire, Soraya Silveira Simões (orgs.), Favelas cariocas ontem e hoje, Rio de Janeiro, Garamond, 2012, in Brésils(s). Sciences humaines et sociales, MSH-Paris, n°3, 2013, pp. 211-213.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Mélanie Jacquemin, « Petites bonnes » d’Abidjan. Sociologie des filles en service domestique, Paris, L’Harmattan, collection « Logiques sociales », 2012, in Sociologie du travail, 55/4, 2013, pp. 539-541.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de José Itzigsohn, Encountering American Faultlines. Race, Class, and the Dominican Experience in Providence, New York, Russell Sage Foundation, 2009, in Revue française de sociologie, 53-3, juillet-septembre 2012, pp. 537-539.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Stanley R. Bailey, Legacies of Race: Identities, Attitudes, and Politics in Brazil, Stanford, Stanford University Press, 2009, in Critique internationale, n°57, 2012, pp. 183-187.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Le métier de Technical Director: Hybridation entre expertise technique et création artistique au sein des pipelines d'effets spéciaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure George-Molland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Création cinématographique: coopérations artistiques et cadrages industriels", Université de Lorraine-Metz, 23-24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LIBERTE D'ETABLISSEMENT COMMUNAUTAIRE DES PROFESSIONS COMPTABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du neuvième congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Nice, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan, « Recherches sur les concepts de race, de migration et sur la circulation transnationale de la connaissance raciale : À propos des immigrés chinois à Chicago, des immigrés africains à Guangzhou et de la reconfiguration de la blanchité en Chine ». Entretien avec Dominique Vidal et Simeng Wang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan, “Researching race, migration, and the transnational circulation of racial knowledge: On Chinese migrants in Chicago, on African migrants in Guangzhou, and on the reconfiguration of whiteness in China”. Interview by Dominique Vidal and Simeng Wang. Transcriber: Nora Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Véronique Boyer, Le puzzle amazonien. Positionnements ethniques et mobilisations sociales, Paris, CNRS Éditions, 2022, in Lectures [En ligne], mis en ligne le 26 janvier 2023, consulté le 26 janvier 2023, URL : http://journals.openedition.org/lectures/59706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03977747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Licia Valladares – In Memoriam »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Faret et Hilary Sanders, Migrant Protection and the City in the Americas »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que nous dit l’approche transnationale sur l’immigration portugaise en France ? », Migrations Société, vol. 32, n°180, 2020, pp. 149-163.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les concierges d’origine portugaise à Paris et l’épidémie de coronavirus », Hommes & Migrations, n°1331, octobre-décembre, 2020, pp. 48-55.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Sylvain Souchaud, Géographie de l’atelier. Confection, migration, urbanisation à São Paulo, Paris, IHEAL – IRD, 2019, in Problèmes d’Amérique latine, 30/2 (n°117), pp. 139-142.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Financiarisation du social et formes d’appartenance. Les émigrants portugais en France et la crise de 2008 », Revue européenne des migrations internationales, 35 (1&2), 2019, pp. 171-190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’élection de Jair Bolsonaro au Brésil, ou comment un député d’extrême-droite est arrivé au pouvoir », Problèmes d’Amérique latine, n°111, octobre/décembre, 2018, pp. 23-41.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du dossier « Les espaces de la migration lusophone : circulations, régulations, représentations », Cahiers de l’URMIS, n°17, juillet 2017 [URL : https://urmis.revues.org/1418] (avec Sónia Ferreira et Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cohues, brutalité et civilité dans les trains de banlieue à São Paulo », Brésil(s). Sciences humaines et sociales [En ligne], 12 | 2017, mis en ligne le 29 novembre 2017, consulté le 08 décembre 2017. URL : http://journals.openedition.org/bresils/2354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cohues, brutalité et civilité dans les trains de banlieue à São Paulo »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedades, movilidades, desplazamientos : los territorios de la espera de ayer a hoy (el caso de los mundos americanos, siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.69086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi comme cadre et comme horizon. Sur l’État et le processus démocratique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.206-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil va-t-il aussi mal qu’on le dit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se fondre dans la ville sans rester anonyme. Les cadres politiques de l’expérience des migrants du Mozambique à Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219-220, pp.233-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation, contraintes de l’espace et défi démocratique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014/2-3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.5760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier « La réeelection de Dilma Rousseff : le Brésil en trompe-l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (93), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.093.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parti des travailleurs au pouvoir : vers une fin de cycle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (93), pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants boliviens dans le secteur de la confection à São Paulo : les effets des cadres juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (4), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrants boliviens à São Paulo : métaphore de l'esclavage et figuration de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (4), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.057.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer le comparatisme ordinaire. À propos des migrants mozambicains à Johannesbourg et boliviens à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, 21, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité en Amérique latine : un approfondissement du répertoire démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Verdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (4), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.057.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation de l'emploi à l'épreuve du travail invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.25-47. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.087.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial au Dossier « Migrations et confection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (28), pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, mobilités, déplacements : les territoires de l'attente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, http://confins.revues.org/7274. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-DNA hybridization study of Burkholderia species using genomic DNA macro-array analysis coupled to reverse genome probing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ramisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (Pt 3), pp.739-46. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02483-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selective AMPA receptor antagonist GYKI 53784 blocks action potential generation and excitotoxicity in the guinea pig cochlea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peter Bobbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (11), pp.1959-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00267756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid large-scale purification of plasmid DNA by medium or low pressure gel filtration. Application: construction of thermoamplifiable expression vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Vo-Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Malpiece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 5 (2), pp.101-111. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01117056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03659916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« As trabalhadoras domésticas do Rio de Janeiro: Dilemas entre ofício e democracia no Brasil »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Luciano R. Costa, Maria Rita Aprile, Rosa Elisa M. Barone, Ofícios e saberes: histórias e resistências de trabalhadores, São Paulo, Árvore Digital, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 新冠疫情影响下法国移民的健康与就业 » [Les immigrés et la pandémie de Covid-19 en France : données générales suivie d’une étude de cas sur les concierges d’origine portugaise à Paris],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°4, « The Covid-19 Epidemic and Immigration Management », Pékin, Social Sciences Academic Press, 2021, pp. 209-223. [ISBN : 978-7-5201-9300-9]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 姜程淞, 欧洲的移民后代现状——文化视角及其局限性 » [La situation des descendants d’immigrés en Europe. L’approche par la culture et ses limites],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°3, « Immigrants Groups and Integration », Pékin, Social Sciences Academic Press, 2020, pp. 177-195. [ISBN : 978-7-5201-7596-8]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 分裂加剧后欧盟移民治理的新挑战 » [L’Union européenne face à la question des migrants : les conséquences de l’accroissement des divisions], Blue Book of European Migration, n°2, « Refugee Crisis and immigrant Integration », Pékin, Social Sciences Academic Press, 2019, pp. 38-50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 难民危机对欧盟和成员国间关系的影响分析 » [La crise des réfugiés, l'affaiblissement de l'Union européenne et les tensions entre ses États-membres]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°1, « Refugee Crisis and Management »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting territories understood as moral territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraya Frehse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.191-216 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of waiting : gender and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing pp.39-57 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with space, coping with time : is it possible to dwell in waiting territories ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.122-145 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec l’espace, faire avec le temps. Peut-on habiter les territoires de l’attente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-134, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’attente : genre et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.41-56, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l’attente comme territoires moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraya Frehse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173-194, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Durin, María Eugenia de la O y Santiago Bastos (eds.), México, 2014 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajadoras de la sombra. Dimensiones del servicio doméstico latinoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIESAS/Publicaciones de la Casa chata, pp.139-144, 2014, 978-607-486-280-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geografía de la crisis del cuidado en Santiago: Una aproximación centrada en la demanda de mano de obra extranjera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idenilso Bortoletto &amp; Alain Musset </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geografías de la espera. Migrar, habitar y trabajar en la ciudad de Santiago, Chile (1990-2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uqbar Editores, pp.285-311, 2013, 978-956-9171-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Carrel, Paul Cary &amp; Jean-Michel Wachsberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ségrégation et fragmentation dans les métropoles. Perspectives internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.171-187, 2013, 978-2-7574-0582-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affectivité dans l’emploi domestique. Un débat français à la lumière d’une recherche au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leite, Márcia &amp; Georges, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les nouvelles configurations du travail et l’économie sociale et solidaire au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.141-156, 2012, 978-2-336-00511-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mozambican miner and the Aventureiro fom Maputo. Figures of individuation between Southern Mozambique and the vicinity of Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Streiff-Fénart, Aurelia Segatti </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The challenge of the threshold. Border closures and migration movements in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-234, 2012, 978-0-7391-6510-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Brésil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7071-6888-7] Publication électronique (Lien :)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivência, alteridade e identificações. Brasileiros e bolivianos nos bairros centrais de São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosana Baeninger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imigração boliviana no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-108, 2012, 978-85-88258-29-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A afetividade no emprego doméstico. Um debate francês à luz de uma pesquisa realizada no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leite, Márcia &amp; Georges, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As novas configurações do trabalho e a Economia solidária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Annablume, pp.173-192, 2012, 978-85-391-0364-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde ne sera plus comme avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens qui libèrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 336 p., 2022, 9791020911346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, une puissance contrariée. L'état du monde 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.272, 2021, État du monde, 9782348069871. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.badie.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Orient et le monde. L’état du monde 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.260, 2020, État du Monde, 9782348064029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, 507, pp.344, 2019, Poche / Essais, 9782348045677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Le Brésil face à ses crises », Problèmes d’Amérique latine, n°111, janvier 2019. (avec Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du leadership américain ? L'état du monde 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.256, 2019, État du Monde, 9782348045653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 494, pp.383, 2018, Découverte-poche. Essais, 9782348040696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des populismes. L'état du monde 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.252, 2018, État du Monde, 9782348037436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil face à ses crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">111 (4), pp.149, 2018, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.111.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Les espaces de la migration lusophone : circulations, régulations, représentations », Cahiers de l’URMIS, n°17, juillet 2017 [URL : https://urmis.revues.org/1391] (avec Sónia Ferreira et Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'alternatives. L'état du monde 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.256, 2017, État du Monde, 9782707197016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. , pp.627, 2016, 978-2-297-05583-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil. Terre de possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2016, 978-2-7535-4914-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. La Découverte, pp.347, 2016, État du Monde, 9782707190987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d'inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.360, 2015, État du Monde, 9782707197054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de droit général des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de droit spécial des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, 2015, Cours d'Amphi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, pp.621, 2015, Gualino, 978-2-297-04730-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles guerres : l'état du monde 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.258, 2014, 9782707182692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil : dimensions territoriales d’une émergence en suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95 (4), pp.126, 2014, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.095.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants du Mozambique dans le Johannesburg de l’après-apartheid. Travail, frontières, altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2014, 978-2-8111-0980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, pp.660, 2014, Gualino, 978-2-297-04557-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances d'hier et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.274, 2013, L'Etat du monde, 9782707176981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, 2012, 9782707173560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux acteurs, nouvelle donne. L'état du monde 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.208, 2011, État du Monde, 9782707168887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Edalina Rodrigues Sanches, Jussara Rowland, Marina Costa Lobo & Vitor Sérgio Ferreira (eds), Geração milénio? Um Retrato Social e Político, Lisbonne, Imprensa de Ciências Sociais, 2017, in Mélanges de la Casa de Velázquez [En ligne], 49-1 | 2019, mis en ligne le 12 mars 2019, consulté le 26 mars 2019. URL : http://journals.openedition.org/mcv/10683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jennifer N. Fish, Domestic Workers of the World Unite! A Global Movement for Dignity and Human Rights, New York University Press, New York, 2017, in Sociologie du travail, vol 60, n°4 [Octobre-Décembre 2018, mis en ligne le 29 novembre 2018, consulté le 30 novembre 2018. URL : http://journals.openedition.org/sdt/8477]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Séverine Durin, Yo trabajo en casa. Trabajo del hogar de planta, género y etnicidad en Monterrey, Mexico, Publicaciones de la Casa Chata, 2017, in Problèmes d’Amérique latine, 28/2 (n°109), 2018, pp. 135-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Simeng Wang, Illusions et souffrances. Les migrants chinois à Paris, Paris, Éditions Rue d’Ulm / Presses de l’École normale supérieure, 2017, La vie des idées, 31 janvier 2018 (http://www.laviedesidees.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mara Viveros Vigoya, Les couleurs de la masculinité. Expériences intersectionnelles et pratiques de pouvoir en Amérique latine, Paris, La Découverte (Genre & Sexualité), 2018, in Revue française de sociologie, 58-2, avril-juin 2018, pp. 354-357.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de François HÉRAN, Avec l’immigration. Mesurer, débattre, agir, Paris, La Découverte, collection « L’envers des faits », 2017, Liens Socio, mai 2017, (URL : https://lectures.revues.org/22832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Christophe Brochier, La naissance de la sociologie au Brésil, Rennes, Presses universitaires de Rennes, collection Des Amérique », 2016, in Revue française de sociologie, 58-2, avril-juin 2017, pp. 325-328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Fourchard et Aurelia Segatti (eds.), « Of xenophobia and citizenship. The politics of exclusion and inclusion in Africa », Numéro special de la revue Africa, vol. 85, n°1, February 2015, in L’Homme. Revue française d’anthropologie, n°219-220, juillet/décembre, 2016, pp. 313-316.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Eleonora Elguezabal, Frontières urbaines. Les mondes sociaux des copropriétés fermées, Rennes, Presses universitaires de Rennes, Collection « Géographie sociale », 2015, in Cahiers des Amériques latines, n°83, 2016, pp. 173-176.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Paula Vásquez Lezama, Le chavisme. Un militarisme compassionnel, Paris, Éditions de la Maison des Sciences de l’Homme, Collection « Le (bien) commun », 2014, in Cahiers des Amériques latines, n°79, 2015, pp. 166-171.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Francesca Scrinzi, Genre, migrations et emplois domestiques en France et en Italie. Construction de la non-qualification et de l’altérité ethnique, Paris, Éditions Pétra, 2013, in L’homme et la société, n°1-2, 2015, pp. 250-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brésil : Dilma Rousseff aux abois », Alternatives Économiques Hors-série, n°107, janvier 2016, pp. 58-59.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Kathya Araujo, Danilo Martuccelli, Desafíos comunes. Retrato de la sociedad chilena y sus individuos. Tomo I (Neoliberalismo, democratización y lazo social). Tomo II (Trabajo, sociabilidades y familias), Santiago, LOM Ediciones, 2012, in Critique internationale, n°65, 2014, pp. 207-212.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Caroline Ibos, Qui gardera nos enfants ? Les nounous et les mères, Paris, Flammarion, 2012, in Revue française de sociologie, 55-1, janvier-mars 2014, pp. 175-177.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Richard Lachmann, What is Historical Sociology ?, Cambridge, Polity Press, 2013, sur Liens Socio, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Marion Carrel, Faire participer les habitants ? Citoyenneté et pouvoir d’agir dans les quartiers populaires, Lyon, ENS Éditions, collection « Gouvernement en question(s), 2013, in Géographie, Économie, Société, 15/3, 2013, pp. 319-322.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Didier Demazière, Nadya Araujo Guimarães, Helena Hirata, Kurumi Sugita, Être chômeur à Paris, São Paulo, Tokyo. Une méthode de comparaison internationale, Paris, Presses de Sciences Po, 2013, Liens Socio, juin 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Marco Antonio da Silva Mello, Luiz Antonio Machado da Silva, Leticia de Luna Freire, Soraya Silveira Simões (orgs.), Favelas cariocas ontem e hoje, Rio de Janeiro, Garamond, 2012, in Brésils(s). Sciences humaines et sociales, MSH-Paris, n°3, 2013, pp. 211-213.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Mélanie Jacquemin, « Petites bonnes » d’Abidjan. Sociologie des filles en service domestique, Paris, L’Harmattan, collection « Logiques sociales », 2012, in Sociologie du travail, 55/4, 2013, pp. 539-541.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de José Itzigsohn, Encountering American Faultlines. Race, Class, and the Dominican Experience in Providence, New York, Russell Sage Foundation, 2009, in Revue française de sociologie, 53-3, juillet-septembre 2012, pp. 537-539.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Stanley R. Bailey, Legacies of Race: Identities, Attitudes, and Politics in Brazil, Stanford, Stanford University Press, 2009, in Critique internationale, n°57, 2012, pp. 183-187.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leservoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Le métier de Technical Director: Hybridation entre expertise technique et création artistique au sein des pipelines d'effets spéciaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure George-Molland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Création cinématographique: coopérations artistiques et cadrages industriels", Université de Lorraine-Metz, 23-24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LIBERTE D'ETABLISSEMENT COMMUNAUTAIRE DES PROFESSIONS COMPTABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du neuvième congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Nice, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140068v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Lan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.426" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.439" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302730v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03555514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5760" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.093.0011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.057.0071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.057.0009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.087.0025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ramisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balandreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02483-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00267756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter Bobbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Pujol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Puel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Vo-Quang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Malpiece" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01117056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03863520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Le_monde_ne_sera_plus_comme_avant-9791020911346-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2021.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02962884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01497744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Luciano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069223v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Green" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraya Frehse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Correa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://www.cairn.info/l-etat-du-monde-bresil.htm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423265v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure George-Molland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pecheux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Lan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.426" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03555514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5760" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.093.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.057.0071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.057.0009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.087.0025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ramisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balandreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02483-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00267756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter Bobbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Pujol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Puel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Vo-Quang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Malpiece" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01117056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraya Frehse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Green" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422025v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Correa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://www.cairn.info/l-etat-du-monde-bresil.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03863520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Le_monde_ne_sera_plus_comme_avant-9791020911346-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380936v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2021.01" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02962884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385191v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01497744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Luciano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302725v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423265v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure George-Molland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pecheux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>