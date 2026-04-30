--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan, « Recherches sur les concepts de race, de migration et sur la circulation transnationale de la connaissance raciale : À propos des immigrés chinois à Chicago, des immigrés africains à Guangzhou et de la reconfiguration de la blanchité en Chine ». Entretien avec Dominique Vidal et Simeng Wang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan, “Researching race, migration, and the transnational circulation of racial knowledge: On Chinese migrants in Chicago, on African migrants in Guangzhou, and on the reconfiguration of whiteness in China”. Interview by Dominique Vidal and Simeng Wang. Transcriber: Nora Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Véronique Boyer, Le puzzle amazonien. Positionnements ethniques et mobilisations sociales, Paris, CNRS Éditions, 2022, in Lectures [En ligne], mis en ligne le 26 janvier 2023, consulté le 26 janvier 2023, URL : http://journals.openedition.org/lectures/59706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03977747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Licia Valladares – In Memoriam »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Faret et Hilary Sanders, Migrant Protection and the City in the Americas »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que nous dit l’approche transnationale sur l’immigration portugaise en France ? », Migrations Société, vol. 32, n°180, 2020, pp. 149-163.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les concierges d’origine portugaise à Paris et l’épidémie de coronavirus », Hommes & Migrations, n°1331, octobre-décembre, 2020, pp. 48-55.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Sylvain Souchaud, Géographie de l’atelier. Confection, migration, urbanisation à São Paulo, Paris, IHEAL – IRD, 2019, in Problèmes d’Amérique latine, 30/2 (n°117), pp. 139-142.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Financiarisation du social et formes d’appartenance. Les émigrants portugais en France et la crise de 2008 », Revue européenne des migrations internationales, 35 (1&2), 2019, pp. 171-190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’élection de Jair Bolsonaro au Brésil, ou comment un député d’extrême-droite est arrivé au pouvoir », Problèmes d’Amérique latine, n°111, octobre/décembre, 2018, pp. 23-41.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du dossier « Les espaces de la migration lusophone : circulations, régulations, représentations », Cahiers de l’URMIS, n°17, juillet 2017 [URL : https://urmis.revues.org/1418] (avec Sónia Ferreira et Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cohues, brutalité et civilité dans les trains de banlieue à São Paulo », Brésil(s). Sciences humaines et sociales [En ligne], 12 | 2017, mis en ligne le 29 novembre 2017, consulté le 08 décembre 2017. URL : http://journals.openedition.org/bresils/2354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cohues, brutalité et civilité dans les trains de banlieue à São Paulo »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedades, movilidades, desplazamientos : los territorios de la espera de ayer a hoy (el caso de los mundos americanos, siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 p. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.69086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi comme cadre et comme horizon. Sur l’État et le processus démocratique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.206-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil va-t-il aussi mal qu’on le dit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se fondre dans la ville sans rester anonyme. Les cadres politiques de l’expérience des migrants du Mozambique à Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219-220, pp.233-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation, contraintes de l’espace et défi démocratique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014/2-3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.5760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier « La réeelection de Dilma Rousseff : le Brésil en trompe-l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (93), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.093.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parti des travailleurs au pouvoir : vers une fin de cycle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (93), pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants boliviens dans le secteur de la confection à São Paulo : les effets des cadres juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (4), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrants boliviens à São Paulo : métaphore de l'esclavage et figuration de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (4), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.057.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer le comparatisme ordinaire. À propos des migrants mozambicains à Johannesbourg et boliviens à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, 21, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité en Amérique latine : un approfondissement du répertoire démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Verdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (4), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.057.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation de l'emploi à l'épreuve du travail invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.25-47. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.087.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial au Dossier « Migrations et confection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (28), pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, mobilités, déplacements : les territoires de l'attente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, http://confins.revues.org/7274. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-DNA hybridization study of Burkholderia species using genomic DNA macro-array analysis coupled to reverse genome probing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ramisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (Pt 3), pp.739-46. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02483-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selective AMPA receptor antagonist GYKI 53784 blocks action potential generation and excitotoxicity in the guinea pig cochlea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peter Bobbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (11), pp.1959-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00267756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid large-scale purification of plasmid DNA by medium or low pressure gel filtration. Application: construction of thermoamplifiable expression vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Vo-Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Malpiece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 5 (2), pp.101-111. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01117056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03659916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« As trabalhadoras domésticas do Rio de Janeiro: Dilemas entre ofício e democracia no Brasil »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Luciano R. Costa, Maria Rita Aprile, Rosa Elisa M. Barone, Ofícios e saberes: histórias e resistências de trabalhadores, São Paulo, Árvore Digital, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 新冠疫情影响下法国移民的健康与就业 » [Les immigrés et la pandémie de Covid-19 en France : données générales suivie d’une étude de cas sur les concierges d’origine portugaise à Paris],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°4, « The Covid-19 Epidemic and Immigration Management », Pékin, Social Sciences Academic Press, 2021, pp. 209-223. [ISBN : 978-7-5201-9300-9]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 姜程淞, 欧洲的移民后代现状——文化视角及其局限性 » [La situation des descendants d’immigrés en Europe. L’approche par la culture et ses limites],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°3, « Immigrants Groups and Integration », Pékin, Social Sciences Academic Press, 2020, pp. 177-195. [ISBN : 978-7-5201-7596-8]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 分裂加剧后欧盟移民治理的新挑战 » [L’Union européenne face à la question des migrants : les conséquences de l’accroissement des divisions], Blue Book of European Migration, n°2, « Refugee Crisis and immigrant Integration », Pékin, Social Sciences Academic Press, 2019, pp. 38-50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 难民危机对欧盟和成员国间关系的影响分析 » [La crise des réfugiés, l'affaiblissement de l'Union européenne et les tensions entre ses États-membres]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°1, « Refugee Crisis and Management »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting territories understood as moral territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraya Frehse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.191-216 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of waiting : gender and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing pp.39-57 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with space, coping with time : is it possible to dwell in waiting territories ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.122-145 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec l’espace, faire avec le temps. Peut-on habiter les territoires de l’attente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-134, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’attente : genre et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.41-56, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l’attente comme territoires moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraya Frehse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173-194, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Durin, María Eugenia de la O y Santiago Bastos (eds.), México, 2014 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajadoras de la sombra. Dimensiones del servicio doméstico latinoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIESAS/Publicaciones de la Casa chata, pp.139-144, 2014, 978-607-486-280-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geografía de la crisis del cuidado en Santiago: Una aproximación centrada en la demanda de mano de obra extranjera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idenilso Bortoletto &amp; Alain Musset </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geografías de la espera. Migrar, habitar y trabajar en la ciudad de Santiago, Chile (1990-2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uqbar Editores, pp.285-311, 2013, 978-956-9171-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Carrel, Paul Cary &amp; Jean-Michel Wachsberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ségrégation et fragmentation dans les métropoles. Perspectives internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.171-187, 2013, 978-2-7574-0582-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affectivité dans l’emploi domestique. Un débat français à la lumière d’une recherche au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leite, Márcia &amp; Georges, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les nouvelles configurations du travail et l’économie sociale et solidaire au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.141-156, 2012, 978-2-336-00511-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mozambican miner and the Aventureiro fom Maputo. Figures of individuation between Southern Mozambique and the vicinity of Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Streiff-Fénart, Aurelia Segatti </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The challenge of the threshold. Border closures and migration movements in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-234, 2012, 978-0-7391-6510-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Brésil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7071-6888-7] Publication électronique (Lien :)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivência, alteridade e identificações. Brasileiros e bolivianos nos bairros centrais de São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosana Baeninger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imigração boliviana no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-108, 2012, 978-85-88258-29-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A afetividade no emprego doméstico. Um debate francês à luz de uma pesquisa realizada no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leite, Márcia &amp; Georges, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As novas configurações do trabalho e a Economia solidária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Annablume, pp.173-192, 2012, 978-85-391-0364-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde ne sera plus comme avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens qui libèrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 336 p., 2022, 9791020911346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, une puissance contrariée. L'état du monde 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.272, 2021, État du monde, 9782348069871. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.badie.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Orient et le monde. L’état du monde 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.260, 2020, État du Monde, 9782348064029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, 507, pp.344, 2019, Poche / Essais, 9782348045677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Le Brésil face à ses crises », Problèmes d’Amérique latine, n°111, janvier 2019. (avec Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du leadership américain ? L'état du monde 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.256, 2019, État du Monde, 9782348045653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 494, pp.383, 2018, Découverte-poche. Essais, 9782348040696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des populismes. L'état du monde 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.252, 2018, État du Monde, 9782348037436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil face à ses crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">111 (4), pp.149, 2018, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.111.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Les espaces de la migration lusophone : circulations, régulations, représentations », Cahiers de l’URMIS, n°17, juillet 2017 [URL : https://urmis.revues.org/1391] (avec Sónia Ferreira et Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'alternatives. L'état du monde 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.256, 2017, État du Monde, 9782707197016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. , pp.627, 2016, 978-2-297-05583-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil. Terre de possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2016, 978-2-7535-4914-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. La Découverte, pp.347, 2016, État du Monde, 9782707190987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d'inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.360, 2015, État du Monde, 9782707197054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de droit général des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de droit spécial des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, 2015, Cours d'Amphi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, pp.621, 2015, Gualino, 978-2-297-04730-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles guerres : l'état du monde 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.258, 2014, 9782707182692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil : dimensions territoriales d’une émergence en suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95 (4), pp.126, 2014, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.095.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants du Mozambique dans le Johannesburg de l’après-apartheid. Travail, frontières, altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2014, 978-2-8111-0980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, pp.660, 2014, Gualino, 978-2-297-04557-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances d'hier et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.274, 2013, L'Etat du monde, 9782707176981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, 2012, 9782707173560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux acteurs, nouvelle donne. L'état du monde 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.208, 2011, État du Monde, 9782707168887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Edalina Rodrigues Sanches, Jussara Rowland, Marina Costa Lobo & Vitor Sérgio Ferreira (eds), Geração milénio? Um Retrato Social e Político, Lisbonne, Imprensa de Ciências Sociais, 2017, in Mélanges de la Casa de Velázquez [En ligne], 49-1 | 2019, mis en ligne le 12 mars 2019, consulté le 26 mars 2019. URL : http://journals.openedition.org/mcv/10683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jennifer N. Fish, Domestic Workers of the World Unite! A Global Movement for Dignity and Human Rights, New York University Press, New York, 2017, in Sociologie du travail, vol 60, n°4 [Octobre-Décembre 2018, mis en ligne le 29 novembre 2018, consulté le 30 novembre 2018. URL : http://journals.openedition.org/sdt/8477]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Séverine Durin, Yo trabajo en casa. Trabajo del hogar de planta, género y etnicidad en Monterrey, Mexico, Publicaciones de la Casa Chata, 2017, in Problèmes d’Amérique latine, 28/2 (n°109), 2018, pp. 135-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Simeng Wang, Illusions et souffrances. Les migrants chinois à Paris, Paris, Éditions Rue d’Ulm / Presses de l’École normale supérieure, 2017, La vie des idées, 31 janvier 2018 (http://www.laviedesidees.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mara Viveros Vigoya, Les couleurs de la masculinité. Expériences intersectionnelles et pratiques de pouvoir en Amérique latine, Paris, La Découverte (Genre & Sexualité), 2018, in Revue française de sociologie, 58-2, avril-juin 2018, pp. 354-357.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de François HÉRAN, Avec l’immigration. Mesurer, débattre, agir, Paris, La Découverte, collection « L’envers des faits », 2017, Liens Socio, mai 2017, (URL : https://lectures.revues.org/22832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Christophe Brochier, La naissance de la sociologie au Brésil, Rennes, Presses universitaires de Rennes, collection Des Amérique », 2016, in Revue française de sociologie, 58-2, avril-juin 2017, pp. 325-328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Fourchard et Aurelia Segatti (eds.), « Of xenophobia and citizenship. The politics of exclusion and inclusion in Africa », Numéro special de la revue Africa, vol. 85, n°1, February 2015, in L’Homme. Revue française d’anthropologie, n°219-220, juillet/décembre, 2016, pp. 313-316.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Eleonora Elguezabal, Frontières urbaines. Les mondes sociaux des copropriétés fermées, Rennes, Presses universitaires de Rennes, Collection « Géographie sociale », 2015, in Cahiers des Amériques latines, n°83, 2016, pp. 173-176.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Paula Vásquez Lezama, Le chavisme. Un militarisme compassionnel, Paris, Éditions de la Maison des Sciences de l’Homme, Collection « Le (bien) commun », 2014, in Cahiers des Amériques latines, n°79, 2015, pp. 166-171.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Francesca Scrinzi, Genre, migrations et emplois domestiques en France et en Italie. Construction de la non-qualification et de l’altérité ethnique, Paris, Éditions Pétra, 2013, in L’homme et la société, n°1-2, 2015, pp. 250-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brésil : Dilma Rousseff aux abois », Alternatives Économiques Hors-série, n°107, janvier 2016, pp. 58-59.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Kathya Araujo, Danilo Martuccelli, Desafíos comunes. Retrato de la sociedad chilena y sus individuos. Tomo I (Neoliberalismo, democratización y lazo social). Tomo II (Trabajo, sociabilidades y familias), Santiago, LOM Ediciones, 2012, in Critique internationale, n°65, 2014, pp. 207-212.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Caroline Ibos, Qui gardera nos enfants ? Les nounous et les mères, Paris, Flammarion, 2012, in Revue française de sociologie, 55-1, janvier-mars 2014, pp. 175-177.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Richard Lachmann, What is Historical Sociology ?, Cambridge, Polity Press, 2013, sur Liens Socio, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Marion Carrel, Faire participer les habitants ? Citoyenneté et pouvoir d’agir dans les quartiers populaires, Lyon, ENS Éditions, collection « Gouvernement en question(s), 2013, in Géographie, Économie, Société, 15/3, 2013, pp. 319-322.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Didier Demazière, Nadya Araujo Guimarães, Helena Hirata, Kurumi Sugita, Être chômeur à Paris, São Paulo, Tokyo. Une méthode de comparaison internationale, Paris, Presses de Sciences Po, 2013, Liens Socio, juin 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Marco Antonio da Silva Mello, Luiz Antonio Machado da Silva, Leticia de Luna Freire, Soraya Silveira Simões (orgs.), Favelas cariocas ontem e hoje, Rio de Janeiro, Garamond, 2012, in Brésils(s). Sciences humaines et sociales, MSH-Paris, n°3, 2013, pp. 211-213.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Mélanie Jacquemin, « Petites bonnes » d’Abidjan. Sociologie des filles en service domestique, Paris, L’Harmattan, collection « Logiques sociales », 2012, in Sociologie du travail, 55/4, 2013, pp. 539-541.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de José Itzigsohn, Encountering American Faultlines. Race, Class, and the Dominican Experience in Providence, New York, Russell Sage Foundation, 2009, in Revue française de sociologie, 53-3, juillet-septembre 2012, pp. 537-539.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Stanley R. Bailey, Legacies of Race: Identities, Attitudes, and Politics in Brazil, Stanford, Stanford University Press, 2009, in Critique internationale, n°57, 2012, pp. 183-187.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leservoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Le métier de Technical Director: Hybridation entre expertise technique et création artistique au sein des pipelines d'effets spéciaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure George-Molland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Création cinématographique: coopérations artistiques et cadrages industriels", Université de Lorraine-Metz, 23-24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LIBERTE D'ETABLISSEMENT COMMUNAUTAIRE DES PROFESSIONS COMPTABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du neuvième congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Nice, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan, “Researching race, migration, and the transnational circulation of racial knowledge: On Chinese migrants in Chicago, on African migrants in Guangzhou, and on the reconfiguration of whiteness in China”. Interview by Dominique Vidal and Simeng Wang. Transcriber: Nora Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Véronique Boyer, Le puzzle amazonien. Positionnements ethniques et mobilisations sociales, Paris, CNRS Éditions, 2022, in Lectures [En ligne], mis en ligne le 26 janvier 2023, consulté le 26 janvier 2023, URL : http://journals.openedition.org/lectures/59706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03977747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan, « Recherches sur les concepts de race, de migration et sur la circulation transnationale de la connaissance raciale : À propos des immigrés chinois à Chicago, des immigrés africains à Guangzhou et de la reconfiguration de la blanchité en Chine ». Entretien avec Dominique Vidal et Simeng Wang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alterites.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Licia Valladares – In Memoriam »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Faret et Hilary Sanders, Migrant Protection and the City in the Americas »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que nous dit l’approche transnationale sur l’immigration portugaise en France ? », Migrations Société, vol. 32, n°180, 2020, pp. 149-163.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les concierges d’origine portugaise à Paris et l’épidémie de coronavirus », Hommes & Migrations, n°1331, octobre-décembre, 2020, pp. 48-55.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Sylvain Souchaud, Géographie de l’atelier. Confection, migration, urbanisation à São Paulo, Paris, IHEAL – IRD, 2019, in Problèmes d’Amérique latine, 30/2 (n°117), pp. 139-142.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Financiarisation du social et formes d’appartenance. Les émigrants portugais en France et la crise de 2008 », Revue européenne des migrations internationales, 35 (1&2), 2019, pp. 171-190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’élection de Jair Bolsonaro au Brésil, ou comment un député d’extrême-droite est arrivé au pouvoir », Problèmes d’Amérique latine, n°111, octobre/décembre, 2018, pp. 23-41.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du dossier « Les espaces de la migration lusophone : circulations, régulations, représentations », Cahiers de l’URMIS, n°17, juillet 2017 [URL : https://urmis.revues.org/1418] (avec Sónia Ferreira et Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cohues, brutalité et civilité dans les trains de banlieue à São Paulo », Brésil(s). Sciences humaines et sociales [En ligne], 12 | 2017, mis en ligne le 29 novembre 2017, consulté le 08 décembre 2017. URL : http://journals.openedition.org/bresils/2354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cohues, brutalité et civilité dans les trains de banlieue à São Paulo »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi comme cadre et comme horizon. Sur l’État et le processus démocratique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.206-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil va-t-il aussi mal qu’on le dit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se fondre dans la ville sans rester anonyme. Les cadres politiques de l’expérience des migrants du Mozambique à Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219-220, pp.233-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedades, movilidades, desplazamientos : los territorios de la espera de ayer a hoy (el caso de los mundos americanos, siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 p. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.69086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation, contraintes de l’espace et défi démocratique au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014/2-3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.5760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parti des travailleurs au pouvoir : vers une fin de cycle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (93), pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier « La réeelection de Dilma Rousseff : le Brésil en trompe-l’œil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (93), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.093.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants boliviens dans le secteur de la confection à São Paulo : les effets des cadres juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (4), pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrants boliviens à São Paulo : métaphore de l'esclavage et figuration de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (4), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.057.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer le comparatisme ordinaire. À propos des migrants mozambicains à Johannesbourg et boliviens à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, 21, pp.55-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnicité en Amérique latine : un approfondissement du répertoire démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Verdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (4), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.057.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formalisation de l'emploi à l'épreuve du travail invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (3), pp.25-47. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.087.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial au Dossier « Migrations et confection »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (28), pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, mobilités, déplacements : les territoires de l'attente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, http://confins.revues.org/7274. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-DNA hybridization study of Burkholderia species using genomic DNA macro-array analysis coupled to reverse genome probing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ramisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Balandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (Pt 3), pp.739-46. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.02483-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The selective AMPA receptor antagonist GYKI 53784 blocks action potential generation and excitotoxicity in the guinea pig cochlea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Peter Bobbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (11), pp.1959-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00267756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid large-scale purification of plasmid DNA by medium or low pressure gel filtration. Application: construction of thermoamplifiable expression vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Vo-Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Malpiece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 5 (2), pp.101-111. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01117056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03659916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde ne sera plus comme avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens qui libèrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 336 p., 2022, 9791020911346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France, une puissance contrariée. L'état du monde 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.272, 2021, État du monde, 9782348069871. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.badie.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Orient et le monde. L’état du monde 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.260, 2020, État du Monde, 9782348064029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Le Brésil face à ses crises », Problèmes d’Amérique latine, n°111, janvier 2019. (avec Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du leadership américain ? L'état du monde 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.256, 2019, État du Monde, 9782348045653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, 507, pp.344, 2019, Poche / Essais, 9782348045677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 494, pp.383, 2018, Découverte-poche. Essais, 9782348040696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour des populismes. L'état du monde 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.252, 2018, État du Monde, 9782348037436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil face à ses crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">111 (4), pp.149, 2018, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.111.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Les espaces de la migration lusophone : circulations, régulations, représentations », Cahiers de l’URMIS, n°17, juillet 2017 [URL : https://urmis.revues.org/1391] (avec Sónia Ferreira et Sylvain Souchaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d'alternatives. L'état du monde 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.256, 2017, État du Monde, 9782707197016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. , pp.627, 2016, 978-2-297-05583-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01701752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil. Terre de possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2016, 978-2-7535-4914-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gouverne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. La Découverte, pp.347, 2016, État du Monde, 9782707190987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d'inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.360, 2015, État du Monde, 9782707197054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de droit général des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours de droit spécial des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, 2015, Cours d'Amphi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, pp.621, 2015, Gualino, 978-2-297-04730-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil : dimensions territoriales d’une émergence en suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Souchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95 (4), pp.126, 2014, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pal.095.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants du Mozambique dans le Johannesburg de l’après-apartheid. Travail, frontières, altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, 2014, 978-2-8111-0980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des entreprises en difficulté 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Cesare Giorgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso, pp.660, 2014, Gualino, 978-2-297-04557-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles guerres : l'état du monde 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.258, 2014, 9782707182692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances d'hier et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.274, 2013, L'Etat du monde, 9782707176981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, 2012, 9782707173560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux acteurs, nouvelle donne. L'état du monde 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. Éditions La Découverte, pp.208, 2011, État du Monde, 9782707168887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« As trabalhadoras domésticas do Rio de Janeiro: Dilemas entre ofício e democracia no Brasil »,.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Luciano R. Costa, Maria Rita Aprile, Rosa Elisa M. Barone, Ofícios e saberes: histórias e resistências de trabalhadores, São Paulo, Árvore Digital, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 新冠疫情影响下法国移民的健康与就业 » [Les immigrés et la pandémie de Covid-19 en France : données générales suivie d’une étude de cas sur les concierges d’origine portugaise à Paris],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°4, « The Covid-19 Epidemic and Immigration Management », Pékin, Social Sciences Academic Press, 2021, pp. 209-223. [ISBN : 978-7-5201-9300-9]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 姜程淞, 欧洲的移民后代现状——文化视角及其局限性 » [La situation des descendants d’immigrés en Europe. L’approche par la culture et ses limites],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°3, « Immigrants Groups and Integration », Pékin, Social Sciences Academic Press, 2020, pp. 177-195. [ISBN : 978-7-5201-7596-8]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 分裂加剧后欧盟移民治理的新挑战 » [L’Union européenne face à la question des migrants : les conséquences de l’accroissement des divisions], Blue Book of European Migration, n°2, « Refugee Crisis and immigrant Integration », Pékin, Social Sciences Academic Press, 2019, pp. 38-50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 难民危机对欧盟和成员国间关系的影响分析 » [La crise des réfugiés, l'affaiblissement de l'Union européenne et les tensions entre ses États-membres]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Book of European Migration, n°1, « Refugee Crisis and Management »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting territories understood as moral territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraya Frehse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.191-216 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of waiting : gender and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing pp.39-57 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with space, coping with time : is it possible to dwell in waiting territories ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting Territories in the Americas. Life in the Intervals of Migration and Urban Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.122-145 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec l’espace, faire avec le temps. Peut-on habiter les territoires de l’attente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-134, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’attente : genre et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.41-56, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l’attente comme territoires moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraya Frehse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIDAL Laurent et MUSSET Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les territoires de l’attente. Migrations et mobilités dans les Amériques (XIXème – XXème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173-194, 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Durin, María Eugenia de la O y Santiago Bastos (eds.), México, 2014 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trabajadoras de la sombra. Dimensiones del servicio doméstico latinoamericano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIESAS/Publicaciones de la Casa chata, pp.139-144, 2014, 978-607-486-280-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geografía de la crisis del cuidado en Santiago: Una aproximación centrada en la demanda de mano de obra extranjera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Correa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idenilso Bortoletto &amp; Alain Musset </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geografías de la espera. Migrar, habitar y trabajar en la ciudad de Santiago, Chile (1990-2012) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uqbar Editores, pp.285-311, 2013, 978-956-9171-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le migrant mozambicain, citadin interstitiel du Johannesburg post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Carrel, Paul Cary &amp; Jean-Michel Wachsberger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ségrégation et fragmentation dans les métropoles. Perspectives internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.171-187, 2013, 978-2-7574-0582-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affectivité dans l’emploi domestique. Un débat français à la lumière d’une recherche au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leite, Márcia &amp; Georges, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les nouvelles configurations du travail et l’économie sociale et solidaire au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.141-156, 2012, 978-2-336-00511-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice « Brésil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7071-6888-7] Publication électronique (Lien :)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mozambican miner and the Aventureiro fom Maputo. Figures of individuation between Southern Mozambique and the vicinity of Johannesburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Streiff-Fénart, Aurelia Segatti </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The challenge of the threshold. Border closures and migration movements in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-234, 2012, 978-0-7391-6510-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivência, alteridade e identificações. Brasileiros e bolivianos nos bairros centrais de São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosana Baeninger </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imigração boliviana no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-108, 2012, 978-85-88258-29-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A afetividade no emprego doméstico. Um debate francês à luz de uma pesquisa realizada no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leite, Márcia &amp; Georges, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As novas configurações do trabalho e a Economia solidária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Annablume, pp.173-192, 2012, 978-85-391-0364-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leservoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Edalina Rodrigues Sanches, Jussara Rowland, Marina Costa Lobo & Vitor Sérgio Ferreira (eds), Geração milénio? Um Retrato Social e Político, Lisbonne, Imprensa de Ciências Sociais, 2017, in Mélanges de la Casa de Velázquez [En ligne], 49-1 | 2019, mis en ligne le 12 mars 2019, consulté le 26 mars 2019. URL : http://journals.openedition.org/mcv/10683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Jennifer N. Fish, Domestic Workers of the World Unite! A Global Movement for Dignity and Human Rights, New York University Press, New York, 2017, in Sociologie du travail, vol 60, n°4 [Octobre-Décembre 2018, mis en ligne le 29 novembre 2018, consulté le 30 novembre 2018. URL : http://journals.openedition.org/sdt/8477]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Séverine Durin, Yo trabajo en casa. Trabajo del hogar de planta, género y etnicidad en Monterrey, Mexico, Publicaciones de la Casa Chata, 2017, in Problèmes d’Amérique latine, 28/2 (n°109), 2018, pp. 135-138.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Simeng Wang, Illusions et souffrances. Les migrants chinois à Paris, Paris, Éditions Rue d’Ulm / Presses de l’École normale supérieure, 2017, La vie des idées, 31 janvier 2018 (http://www.laviedesidees.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Mara Viveros Vigoya, Les couleurs de la masculinité. Expériences intersectionnelles et pratiques de pouvoir en Amérique latine, Paris, La Découverte (Genre & Sexualité), 2018, in Revue française de sociologie, 58-2, avril-juin 2018, pp. 354-357.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Christophe Brochier, La naissance de la sociologie au Brésil, Rennes, Presses universitaires de Rennes, collection Des Amérique », 2016, in Revue française de sociologie, 58-2, avril-juin 2017, pp. 325-328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de François HÉRAN, Avec l’immigration. Mesurer, débattre, agir, Paris, La Découverte, collection « L’envers des faits », 2017, Liens Socio, mai 2017, (URL : https://lectures.revues.org/22832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02302720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Laurent Fourchard et Aurelia Segatti (eds.), « Of xenophobia and citizenship. The politics of exclusion and inclusion in Africa », Numéro special de la revue Africa, vol. 85, n°1, February 2015, in L’Homme. Revue française d’anthropologie, n°219-220, juillet/décembre, 2016, pp. 313-316.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Eleonora Elguezabal, Frontières urbaines. Les mondes sociaux des copropriétés fermées, Rennes, Presses universitaires de Rennes, Collection « Géographie sociale », 2015, in Cahiers des Amériques latines, n°83, 2016, pp. 173-176.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Francesca Scrinzi, Genre, migrations et emplois domestiques en France et en Italie. Construction de la non-qualification et de l’altérité ethnique, Paris, Éditions Pétra, 2013, in L’homme et la société, n°1-2, 2015, pp. 250-254.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brésil : Dilma Rousseff aux abois », Alternatives Économiques Hors-série, n°107, janvier 2016, pp. 58-59.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Paula Vásquez Lezama, Le chavisme. Un militarisme compassionnel, Paris, Éditions de la Maison des Sciences de l’Homme, Collection « Le (bien) commun », 2014, in Cahiers des Amériques latines, n°79, 2015, pp. 166-171.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Kathya Araujo, Danilo Martuccelli, Desafíos comunes. Retrato de la sociedad chilena y sus individuos. Tomo I (Neoliberalismo, democratización y lazo social). Tomo II (Trabajo, sociabilidades y familias), Santiago, LOM Ediciones, 2012, in Critique internationale, n°65, 2014, pp. 207-212.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Caroline Ibos, Qui gardera nos enfants ? Les nounous et les mères, Paris, Flammarion, 2012, in Revue française de sociologie, 55-1, janvier-mars 2014, pp. 175-177.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Richard Lachmann, What is Historical Sociology ?, Cambridge, Polity Press, 2013, sur Liens Socio, mars 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Marion Carrel, Faire participer les habitants ? Citoyenneté et pouvoir d’agir dans les quartiers populaires, Lyon, ENS Éditions, collection « Gouvernement en question(s), 2013, in Géographie, Économie, Société, 15/3, 2013, pp. 319-322.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Didier Demazière, Nadya Araujo Guimarães, Helena Hirata, Kurumi Sugita, Être chômeur à Paris, São Paulo, Tokyo. Une méthode de comparaison internationale, Paris, Presses de Sciences Po, 2013, Liens Socio, juin 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Marco Antonio da Silva Mello, Luiz Antonio Machado da Silva, Leticia de Luna Freire, Soraya Silveira Simões (orgs.), Favelas cariocas ontem e hoje, Rio de Janeiro, Garamond, 2012, in Brésils(s). Sciences humaines et sociales, MSH-Paris, n°3, 2013, pp. 211-213.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Mélanie Jacquemin, « Petites bonnes » d’Abidjan. Sociologie des filles en service domestique, Paris, L’Harmattan, collection « Logiques sociales », 2012, in Sociologie du travail, 55/4, 2013, pp. 539-541.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de José Itzigsohn, Encountering American Faultlines. Race, Class, and the Dominican Experience in Providence, New York, Russell Sage Foundation, 2009, in Revue française de sociologie, 53-3, juillet-septembre 2012, pp. 537-539.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Stanley R. Bailey, Legacies of Race: Identities, Attitudes, and Politics in Brazil, Stanford, Stanford University Press, 2009, in Critique internationale, n°57, 2012, pp. 183-187.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Le métier de Technical Director: Hybridation entre expertise technique et création artistique au sein des pipelines d'effets spéciaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure George-Molland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plessiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Création cinématographique: coopérations artistiques et cadrages industriels", Université de Lorraine-Metz, 23-24 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA LIBERTE D'ETABLISSEMENT COMMUNAUTAIRE DES PROFESSIONS COMPTABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du neuvième congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Nice, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Lan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.426" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03555514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5760" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.093.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.057.0071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.057.0009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.087.0025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ramisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balandreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02483-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00267756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter Bobbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Pujol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Puel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Vo-Quang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Malpiece" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01117056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraya Frehse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Green" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422025v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Correa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://www.cairn.info/l-etat-du-monde-bresil.htm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03863520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Le_monde_ne_sera_plus_comme_avant-9791020911346-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380936v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2021.01" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02962884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385191v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01497744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Luciano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821010v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302725v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485597v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423265v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure George-Molland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pecheux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Lan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977747v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.439" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302730v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03555514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5760" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.093.0011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.057.0071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.057.0009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.087.0025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01158322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ramisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balandreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02483-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00267756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peter Bobbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Pujol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Puel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Vo-Quang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Malpiece" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01117056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03863520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Badie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr/livre-Le_monde_ne_sera_plus_comme_avant-9791020911346-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2021.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02962884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01497744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Luciano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069223v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraya Frehse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Green" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Correa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://www.cairn.info/l-etat-du-monde-bresil.htm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485597v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423274v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423265v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure George-Molland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pecheux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>