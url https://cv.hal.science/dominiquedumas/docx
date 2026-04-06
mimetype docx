--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -569,290 +569,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’imagerie Radar et la plateforme google engine pour la surveillance des eaux de surface dans le bassin de la Bia dans le Sud -Est de la Côte d’Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans pluie : impact sur les rendements agricoles dans la région sud-est de la Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.-E. Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noufé Djibril Dabissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat, eau et société : changements et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2023, Bucarest, Romania. pp.214-220</w:t>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2023, Bucarest, Romania. pp.45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887654v1</w:t>
+                <w:t xml:space="preserve">hal-04887619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans pluie : impact sur les rendements agricoles dans la région sud-est de la Côte d’Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l’imagerie Radar et la plateforme google engine pour la surveillance des eaux de surface dans le bassin de la Bia dans le Sud -Est de la Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noufé Djibril Dabissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat, eau et société : changements et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2023, Bucarest, Romania. pp.45-51</w:t>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2023, Bucarest, Romania. pp.214-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887619v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur l’évolution des conditions agroclimatiques du bassin ivoirien du fleuve Comoé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noufé Djibril Dabissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noufé Djibril Dabissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dibi'Anoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1052,527 +1052,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans Pluie : impact sur les rendements agricoles dans la région sud-est de la Cote d'Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMPACTS DES CHANGEMENTS CLIMATIQUES SUR L'ÉVOLUTION DES CONDITIONS AGROCLIMATIQUES DU BASSIN IVOIRIEN DE LA COMOÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril D Noufé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile G Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline K Dibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Bernard Dje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.155-161</w:t>
+              <w:t xml:space="preserve">Association Internationale de Climatologie AIC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181181v1</w:t>
+                <w:t xml:space="preserve">hal-04937067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACTS DES CHANGEMENTS CLIMATIQUES SUR L'ÉVOLUTION DES CONDITIONS AGROCLIMATIQUES DU BASSIN IVOIRIEN DE LA COMOÉ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amidou Dao</w:t>
+                <w:t xml:space="preserve">Projections climatiques CMIP6 à l'échelle du sud-est de la cote d'ivoire : Evolution des contraintes thermo-pluviométriques pour les principaux Agrosystèmes associant cacao, hévéa, palmier à huile et manioc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile G Soro</w:t>
+                <w:t xml:space="preserve">Telesphore Brou Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dabissi Noufé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline K Dibi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Pauline Dibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Climatologie AIC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l’Association Internationale de Climatologie : Le changement climatique, les risques et l'adaptation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.60-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937067v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections climatiques CMIP6 à l'échelle du sud-est de la cote d'ivoire : Evolution des contraintes thermo-pluviométriques pour les principaux Agrosystèmes associant cacao, hévéa, palmier à huile et manioc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans pluie : impact sur les rendements agricoles dans la région sud-est de la Côte-d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dibi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Bernard Dje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l’Association Internationale de Climatologie : Le changement climatique, les risques et l'adaptation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.60-66</w:t>
+              <w:t xml:space="preserve">35. Colloque annuel de l'Association Internationale de Climatologie (AIC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo-France; Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181180v1</w:t>
+                <w:t xml:space="preserve">hal-04548779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans pluie : impact sur les rendements agricoles dans la région sud-est de la Côte-d'Ivoire</w:t>
+                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans Pluie : impact sur les rendements agricoles dans la région sud-est de la Cote d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Paturel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Yao Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Bernard Dje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Colloque annuel de l'Association Internationale de Climatologie (AIC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo-France; Université Toulouse III, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.155-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548779v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feux de végétation et conditions pluviométriques à Madagascar (2001-2017)</w:t>
               </w:r>
@@ -2706,152 +2706,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des surfaces forestières à l’échelle du Parc national de Ranomafana et sa périphérie (SE de Madagascar) entre 1989 et 2013</w:t>
+                <w:t xml:space="preserve">Évolution des apports en eau dans la plaine rizicole de Marovoay par le fleuve Betsiboka (Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Boulogne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Ramboarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Razanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Madagascar, revue de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-384-175-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888866v1</w:t>
+                <w:t xml:space="preserve">hal-04848198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des surfaces forestières à l'échelle du Parc national de Ranomafana et sa périphérie (Sud-Est de Madagascar) entre 1989 et 2013</w:t>
               </w:r>
@@ -2863,64 +2872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Yao Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Razanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2948,264 +2957,255 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des apports en eau dans la plaine rizicole de Marovoay par le fleuve Betsiboka (Madagascar)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the agricultural water budget in southern Iran using Sentinel-2 to Landsat-8 datasets. Journal of Arid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caiserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amiraslani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/piahs-384-175-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04848198v1</w:t>
+                <w:t xml:space="preserve">hal-04888851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the agricultural water budget in southern Iran using Sentinel-2 to Landsat-8 datasets. Journal of Arid Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des surfaces forestières à l’échelle du Parc national de Ranomafana et sa périphérie (SE de Madagascar) entre 1989 et 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Razanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 188</w:t>
+              <w:t xml:space="preserve">Madagascar, revue de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.2-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888851v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude hydroclimatique dans le nord-ouest de Madagascar : apport des données satellitaires GRACE.</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Remotely Sensed Imagery and Socioeconomic Surveys to Map Crop Choices in the Bekaa Valley (Lebanon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caiserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et classification des terres cultivables et des sites potentiels pour l’aménagement de retenues collinaires dans l’est du bassin méditerranéen: le cas du Haut-Jbeil (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caiserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,165 +3873,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00697080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des redoux dans la genèse des grandes crues alpines : cas de la dernière crue d'inondation de l'Isère à Grenoble en 1859</w:t>
+                <w:t xml:space="preserve">The impact of forests on the evolution of water resources in the mid-altitude Alps from the middle of the 19th century (Chartreuse massif, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (2), pp.147-158</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (4), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523731v1</w:t>
+                <w:t xml:space="preserve">halshs-00691936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of forests on the evolution of water resources in the mid-altitude Alps from the middle of the 19th century (Chartreuse massif, France)</w:t>
+                <w:t xml:space="preserve">Influence des redoux dans la genèse des grandes crues alpines : cas de la dernière crue d'inondation de l'Isère à Grenoble en 1859</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (4), pp.1-14</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00691936v1</w:t>
+                <w:t xml:space="preserve">halshs-00523731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la forêt sur l'évolution des ressources en eau en moyenne montagne alpine depuis le milieu du XIXe siècle (massif de Chartreuse, France)</w:t>
               </w:r>
@@ -4802,234 +4802,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilités de retour des conditions climatiques propices aux grandes crues de l'Isère à Grenoble</w:t>
+                <w:t xml:space="preserve">Optimisation de la quantification des flux de matière en suspension d'un cours d'eau alpin : l'Isère à Grenoble (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1, pp.289-299</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336 (13), pp.1149-1159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00324647v1</w:t>
+                <w:t xml:space="preserve">halshs-00324616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la quantification des flux de matière en suspension d'un cours d'eau alpin : l'Isère à Grenoble (France).</w:t>
+                <w:t xml:space="preserve">La grotte d'Alisadr un témoin exceptionnel de l'évolution morphologique du Zagros (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 336 (13), pp.1149-1159</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00324616v1</w:t>
+                <w:t xml:space="preserve">halshs-00324627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte d'Alisadr un témoin exceptionnel de l'évolution morphologique du Zagros (Iran)</w:t>
+                <w:t xml:space="preserve">Possibilités de retour des conditions climatiques propices aux grandes crues de l'Isère à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 43 (1), pp.1-8</w:t>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.289-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00324627v1</w:t>
+                <w:t xml:space="preserve">halshs-00324647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement hydroclimatique de la cuvette de Maharlou (Iran)</w:t>
               </w:r>
@@ -6421,51 +6421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dumas-Dominique?ev=hdr_xprf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471037v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajotiana Andrianantenaina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolojanahary Andriamitantsoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramboarison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rasoanaivo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bernard Dje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf&#233; Djibril Dabissi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gneneyougo Soro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dibi'Anoh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Yao Brou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril D Nouf&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile G Soro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline K Dibi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Brou Yao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dibi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04433633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Razanaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololonirainy R" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boussougou Boussougou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Raharinjanahary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raymond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dutordoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleudy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00370662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulogne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-175-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caiserman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiraslani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9030057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chemaly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Roukoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22453/LSJ-019.3.305329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01498698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27976" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-012-0659-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamerlynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesneaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920903278137" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00394737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Najib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.3.474" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Dominique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28369" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03940098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietton Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01637142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dumas-Dominique?ev=hdr_xprf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471037v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajotiana Andrianantenaina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolojanahary Andriamitantsoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramboarison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rasoanaivo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bernard Dje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf&#233; Djibril Dabissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gneneyougo Soro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dibi'Anoh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril D Nouf&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile G Soro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline K Dibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Brou Yao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dibi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Yao Brou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04433633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Razanaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololonirainy R" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boussougou Boussougou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Raharinjanahary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raymond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dutordoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleudy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00370662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-175-2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulogne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caiserman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiraslani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9030057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chemaly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Roukoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22453/LSJ-019.3.305329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01498698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27976" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-012-0659-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamerlynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesneaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920903278137" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00394737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Najib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.3.474" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Dominique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28369" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03940098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietton Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01637142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>