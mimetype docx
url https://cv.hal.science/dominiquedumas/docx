--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -569,290 +569,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans pluie : impact sur les rendements agricoles dans la région sud-est de la Côte d’Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l’imagerie Radar et la plateforme google engine pour la surveillance des eaux de surface dans le bassin de la Bia dans le Sud -Est de la Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noufé Djibril Dabissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat, eau et société : changements et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2023, Bucarest, Romania. pp.45-51</w:t>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2023, Bucarest, Romania. pp.214-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887619v1</w:t>
+                <w:t xml:space="preserve">hal-04887654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’imagerie Radar et la plateforme google engine pour la surveillance des eaux de surface dans le bassin de la Bia dans le Sud -Est de la Côte d’Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans pluie : impact sur les rendements agricoles dans la région sud-est de la Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noufé Djibril Dabissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat, eau et société : changements et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2023, Bucarest, Romania. pp.214-220</w:t>
+              <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2023, Bucarest, Romania. pp.45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887654v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur l’évolution des conditions agroclimatiques du bassin ivoirien du fleuve Comoé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noufé Djibril Dabissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noufé Djibril Dabissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dibi'Anoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1052,527 +1052,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACTS DES CHANGEMENTS CLIMATIQUES SUR L'ÉVOLUTION DES CONDITIONS AGROCLIMATIQUES DU BASSIN IVOIRIEN DE LA COMOÉ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans Pluie : impact sur les rendements agricoles dans la région sud-est de la Cote d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril D Noufé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amidou Dao</w:t>
+                <w:t xml:space="preserve">Télesphore Yao Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile G Soro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Bernard Dje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Climatologie AIC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.155-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937067v1</w:t>
+                <w:t xml:space="preserve">hal-05181181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections climatiques CMIP6 à l'échelle du sud-est de la cote d'ivoire : Evolution des contraintes thermo-pluviométriques pour les principaux Agrosystèmes associant cacao, hévéa, palmier à huile et manioc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telesphore Brou Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dabissi Noufé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l’Association Internationale de Climatologie : Le changement climatique, les risques et l'adaptation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.60-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans pluie : impact sur les rendements agricoles dans la région sud-est de la Côte-d'Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMPACTS DES CHANGEMENTS CLIMATIQUES SUR L'ÉVOLUTION DES CONDITIONS AGROCLIMATIQUES DU BASSIN IVOIRIEN DE LA COMOÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril D Noufé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile G Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline K Dibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kouakou Bernard Dje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Colloque annuel de l'Association Internationale de Climatologie (AIC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo-France; Université Toulouse III, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Association Internationale de Climatologie AIC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo France et Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548779v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans Pluie : impact sur les rendements agricoles dans la région sud-est de la Cote d'Ivoire</w:t>
+                <w:t xml:space="preserve">Nouvelle incertitude liée aux occurrences de séquences avec ou sans pluie : impact sur les rendements agricoles dans la région sud-est de la Côte-d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Bernard Dje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.155-161</w:t>
+              <w:t xml:space="preserve">35. Colloque annuel de l'Association Internationale de Climatologie (AIC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo-France; Université Toulouse III, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181181v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feux de végétation et conditions pluviométriques à Madagascar (2001-2017)</w:t>
               </w:r>
@@ -2044,234 +2044,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00934576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lac Lauvitel : un guetteur alpin des modifications environnementales (massif des Ecrins, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de mesures hautes fréquences (MES, débit) pour le calcul des flux de métaux particulaires (As, Cu, Pb, Zn) dans deux rivières alpines : l'Isère et le Drac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fiat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solène Dutordoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, non référencée, France. pp.255-261</w:t>
+              <w:t xml:space="preserve">Actes de la 1ère conférence internationale - IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288733v1</w:t>
+                <w:t xml:space="preserve">halshs-01288867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de mesures hautes fréquences (MES, débit) pour le calcul des flux de métaux particulaires (As, Cu, Pb, Zn) dans deux rivières alpines : l'Isère et le Drac</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Belleudy</w:t>
+                <w:t xml:space="preserve">Le lac Lauvitel : un guetteur alpin des modifications environnementales (massif des Ecrins, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 1ère conférence internationale - IS Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque International de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, non référencée, France. pp.255-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01288867v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01288733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le delta du fleuve Sénégal Une gestion de l'eau dans l'incertitude chronique</w:t>
               </w:r>
@@ -2706,506 +2706,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des apports en eau dans la plaine rizicole de Marovoay par le fleuve Betsiboka (Madagascar)</w:t>
+                <w:t xml:space="preserve">Evolution des surfaces forestières à l’échelle du Parc national de Ranomafana et sa périphérie (SE de Madagascar) entre 1989 et 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rivo Ramboarison</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Razanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Madagascar, revue de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.2-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848198v1</w:t>
+                <w:t xml:space="preserve">hal-04888866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des surfaces forestières à l'échelle du Parc national de Ranomafana et sa périphérie (Sud-Est de Madagascar) entre 1989 et 2013</w:t>
+                <w:t xml:space="preserve">Évolution des apports en eau dans la plaine rizicole de Marovoay par le fleuve Betsiboka (Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Boulogne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Ramboarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Razanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Madagascar, revue de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-384-175-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177520v1</w:t>
+                <w:t xml:space="preserve">hal-04848198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the agricultural water budget in southern Iran using Sentinel-2 to Landsat-8 datasets. Journal of Arid Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des surfaces forestières à l'échelle du Parc national de Ranomafana et sa périphérie (Sud-Est de Madagascar) entre 1989 et 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Yao Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Razanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 188</w:t>
+              <w:t xml:space="preserve">Madagascar, revue de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888851v1</w:t>
+                <w:t xml:space="preserve">hal-05177520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des surfaces forestières à l’échelle du Parc national de Ranomafana et sa périphérie (SE de Madagascar) entre 1989 et 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the agricultural water budget in southern Iran using Sentinel-2 to Landsat-8 datasets. Journal of Arid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caiserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amiraslani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Madagascar, revue de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56, pp.2-24</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888866v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude hydroclimatique dans le nord-ouest de Madagascar : apport des données satellitaires GRACE.</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Remotely Sensed Imagery and Socioeconomic Surveys to Map Crop Choices in the Bekaa Valley (Lebanon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caiserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et classification des terres cultivables et des sites potentiels pour l’aménagement de retenues collinaires dans l’est du bassin méditerranéen: le cas du Haut-Jbeil (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caiserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,165 +3873,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00697080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of forests on the evolution of water resources in the mid-altitude Alps from the middle of the 19th century (Chartreuse massif, France)</w:t>
+                <w:t xml:space="preserve">Influence des redoux dans la genèse des grandes crues alpines : cas de la dernière crue d'inondation de l'Isère à Grenoble en 1859</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (4), pp.1-14</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00691936v1</w:t>
+                <w:t xml:space="preserve">halshs-00523731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des redoux dans la genèse des grandes crues alpines : cas de la dernière crue d'inondation de l'Isère à Grenoble en 1859</w:t>
+                <w:t xml:space="preserve">The impact of forests on the evolution of water resources in the mid-altitude Alps from the middle of the 19th century (Chartreuse massif, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (2), pp.147-158</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (4), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00523731v1</w:t>
+                <w:t xml:space="preserve">halshs-00691936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la forêt sur l'évolution des ressources en eau en moyenne montagne alpine depuis le milieu du XIXe siècle (massif de Chartreuse, France)</w:t>
               </w:r>
@@ -6421,51 +6421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dumas-Dominique?ev=hdr_xprf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471037v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajotiana Andrianantenaina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolojanahary Andriamitantsoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramboarison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rasoanaivo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bernard Dje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf&#233; Djibril Dabissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gneneyougo Soro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dibi'Anoh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril D Nouf&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile G Soro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline K Dibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Brou Yao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dibi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Yao Brou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04433633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Razanaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololonirainy R" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boussougou Boussougou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Raharinjanahary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raymond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dutordoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleudy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00370662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-175-2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulogne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caiserman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiraslani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9030057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chemaly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Roukoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22453/LSJ-019.3.305329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01498698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27976" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-012-0659-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamerlynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesneaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920903278137" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00394737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Najib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.3.474" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Dominique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28369" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03940098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietton Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01637142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dumas-Dominique?ev=hdr_xprf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471037v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajotiana Andrianantenaina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolojanahary Andriamitantsoa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramboarison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rasoanaivo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabissi Nouf&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bernard Dje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf&#233; Djibril Dabissi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gneneyougo Soro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dibi'Anoh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Yao Brou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Brou Yao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril D Nouf&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile G Soro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline K Dibi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04433633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Razanaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololonirainy R" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boussougou Boussougou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Raharinjanahary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raymond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dutordoir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleudy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00370662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulogne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-175-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177520v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caiserman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiraslani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Amiraslani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture9030057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chemaly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Roukoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22453/LSJ-019.3.305329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01498698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27976" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-8-1s44" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-012-0659-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1555" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamerlynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesneaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920903278137" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00394737v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Najib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.3.474" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Dominique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28369" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03940098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietton Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04887579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01637142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>