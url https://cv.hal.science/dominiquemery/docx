--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -352,351 +352,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SAP: A Secure Low-Latency Protocol for Mitigating High Computation Overhead in WI-FI Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeta Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Wetzker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Laxmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Singh Gaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.84620-84635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3302529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F3FLUID: A formal framework for developing safety‐critical interactive systems in FLUID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 35 (7), pp.e2439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smr.2439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vineeta Jain</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal domain-driven system development in Event-B: Application to interactive critical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -754,771 +754,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selected papers from the Rigorous State-Based Methods 7th International Conference, ABZ 2020, Ulm, Germany, May 27–29, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Raschke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.102780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2022.102780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selected papers from The 13th International Symposium on Theoretical Aspects of Software Engineering 29 July – 1 August 2019, Guilin, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengchao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.102804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2022.102804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The central role of data repositories and data models in Data Science and Advanced Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Golfarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassan Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129, pp.13-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2021.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2021.11.027⟩</w:t>
+                <w:t xml:space="preserve">hal-03904787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Benefits of Using MVC Pattern for Structuring Event-B Models of WIMP Interactive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interacting with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.Pages 92-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/iwcomp/iwab016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Selected papers from the Rigorous State-Based Methods 7th International Conference, ABZ 2020, Ulm, Germany, May 27–29, 2020</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards An Integrated Formal Method for Verification of Liveness Properties in Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Raschke</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Poppleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (4), pp.1083--1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-015-0504-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing with State-Based Models for Designing Better Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.445-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2016.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making explicit domain knowledge in formal system development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 216, pp.102780. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2022.102780⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (100--127), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...422 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Event-B specifications to programs for distributed algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Computer Science and Information System, 11 (1), pp.251-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1915,51 +1915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Speciﬁcation of Medical Systems by Proof-Based Reﬁnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2006,51 +2006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Distributed Algorithms by Combining Reﬁnement and Local Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,51 +2101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic framework: from modeling to code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Systems and Software Engineering (ISSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2183,51 +2183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Behavior of a Cardiac Pacing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Discrete Event Control Systems (IJDECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2613,583 +2613,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00594892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incremental Parametric Development of Greedy Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, roceedings of the 6th International Workshop on Automated Verification of Critical Systems (AVoCS 2006), 185, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2007.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00594883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrons de conception prouvés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ingénierie dirigée par les modèles, 81 (juin 2007), pp.14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00184827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Specification and Refinement of Access Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (8), pp.1073-1093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00147824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Incremental Parametric Development of Greedy Algorithms</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal and Incremental Construction of Distributed Algorithms: On the Distributed Reference Counting Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2007.05.028⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2006.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00093164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The challenge of QoS for digital television services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Proch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ditsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EBU Technical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 302 (Avril), 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un système d'analyse de la qualité: de la norme au produit en passant par le raffinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Proch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Ingénierie dirigée par les modèles, 81 (juin 2007), pp.14-18</w:t>
-[...305 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 73, pp.44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3397,51 +3397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (2), pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3775,90 +3775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Intrusive Annotation-Based Domain-Specific Analysis to Certify Event-B Models Behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3903,512 +3903,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04095980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leveraging Event-B Theories for Handling Domain Knowledge in Design Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Dependable Software Engineering. Theories, Tools, and Applications (SETTA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Beijing, China. pp.40-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91265-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857803v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refinement-based Construction of Correct Distributed Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICI2ST 2021 - 2nd International Conference on Information Systems and Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Quito / Virtual, Ecuador. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICI2ST51859.2021.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Refinement Strategy for Hybrid System Design with Safety Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEDI 2021 - 10th International Conference Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tallinn, Estonia. pp.3-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Standard Conformance-by-Construction with Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMICS 2021 - 26th International Conference on Formal Methods for Industrial Critical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.126-146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Development of Multi-Purpose Interactive Application (MPIA) for ARINC 661</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Dependable Software Engineering. Theories, Tools, and Applications (SETTA 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91265-9_3⟩</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Shenzhen, China. pp.21-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46902-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generating Distributed Programs from Event-B Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatiu Cirstea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICI2ST 2021 - 2nd International Conference on Information Systems and Software Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICI2ST51859.2021.00015⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Verification and Program Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Dublin, Ireland. pp.110-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.320.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Framework for the Formal Analysis of Critical Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,295 +4661,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th Asia-Pacific Software Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun Sun, Dec 2020, Singapour, Singapore. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999148v1</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">hal-02942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification by Construction of Distributed Algorithms</w:t>
               </w:r>
@@ -4769,187 +4769,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling by Patterns for Correct-by-Construction Process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISOLA 2018 - 8th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.399-423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explicit modelling of physical measures: from Event-B to Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPEX 2017: 1st International Workshop on Handling IMPlicit and EXplicit knowledge in formal system development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Xi’An, China. pp.64 - 79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.271.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798224v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01933971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual environment design as automated &amp;quot;physiological&amp;quot; counter-measures in extreme environment: from intensive care to human space flight.</w:t>
               </w:r>
@@ -5037,368 +5037,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Formal Approach for Maintaining Forest Topologies in Dynamic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hadj Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICIS 2017 - 16th IEEE/ACIS International Conference on Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Wuhan, China. pp.123-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60170-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextualization and Dependency in State-Based Modelling - Application to Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Kherroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEDI 2017 - International Conference on Model and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. pp.137--152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Applying a Dependency Mechanism for Voting Protocol Models Using Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Kherroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.124-138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60225-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On two Friends for getting Correct Programs Automatically Translating Event B Specifications to Recursive Algorithms in Rodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Monahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIS 2017 - 16th IEEE/ACIS International Conference on Computer and Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60170-0_9⟩</w:t>
+              <w:t xml:space="preserve">ISOLA 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernhard Steffen and Tiziana Margaria, Oct 2016, CORFU, Greece. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47166-2_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...111 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling bio-compatible and bio-integrative medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5414,161 +5518,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European &amp; Asian System, Software &amp; Service Process Improvement &amp; Innovation - EUROSPII 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198362v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01369425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Domain-Based Features into Event-B: a Nose Gear Velocity Case Study</w:t>
               </w:r>
@@ -5643,256 +5643,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formal Evaluation of Landing Gear System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoICT 2014 fifth symposium on Information and Communication Technology,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, HANOI, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Implicit and Explicit Semantics: Integration Issues in Proof-Based Development of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Leveraging Applications of Formal Methods, Verification and Validation - Specialized Techniques and Applications (ISoLA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Corfu, Greece. pp.604-618, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_50⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01097624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Formal Evaluation of Landing Gear System</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling an Aircraft Landing System in Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABZ 2014 Case Study Track</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.154-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5999,51 +5999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Semantics of Refinement Chart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Heraklion, Greece. pp.415-426, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6103,51 +6103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABZ 2014 - 4th International ABZ 2014 Conference ASM, Alloy, B, TLA, VDM, Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yamine AIT AMEUR and Klaus-Dieter SCHEWE, Jun 2014, Toulouse, France. pp.117-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6276,51 +6276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Mode Selection of a Cardiac Pacing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference - Digital Human Modeling and applications in Health, Safety, Ergonomics and Risk Management - DHM 2013 (HCI International 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Las Vegas, United States. pp.258-267, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iFM - 10th International Conference on integrated Formal Methods - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6647,51 +6647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Heterogeneity in Formal Developments of Hardware and Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDCAT 2012 : The Thirteenth International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6967,51 +6967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical systems development methodology using formal techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Information and Communication Technology - SoICT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ha Long, Vietnam. pp.3-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7039,721 +7039,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of DSR Protocol in Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.401-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00637768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refinement-based Verification of Local Synchronization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17TH INTERNATIONAL SYMPOSIUM ON FORMAL METHODS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Limerick, Ireland. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Development and Automatic Code Generation : Cardiac Pacemaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computers and Advanced Technology in Education (ICCATE, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medical Protocol Diagnosis using Formal Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Foundations of Health Information Engineering and Systems (FHIES, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Johannesburg, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EB2J : Code Generation from Event-B to Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SBMF - Brazilian Symposium on Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBSoft - Brazilian Conference on Software: Theory and Practice, Sep 2011, São Paulo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisation of the Heart based on Conduction of Electrical Impulses and Cellular-Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Foundations of Health Information Engineering and Systems (FHIES, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Johannesburg, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatic Code Generation from Event-B Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoICT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hanoi University, Oct 2011, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00637765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof-Based Design of Security Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.401-415</w:t>
+              <w:t xml:space="preserve">5th International Computer Science Symposium in Russia, CSR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Farid Ablayev, Jun 2010, KAZAN, Russia. pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formal Development and Automatic Code Generation : Cardiac Pacemaker</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00542919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-Time Animation for Formal Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...422 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design &amp; Management 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.49-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15654-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Distributed Algorithms by Combining Refinement and Local Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7782,182 +7864,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVOCS 2010 10th International Workshop on Automated Verification of Critical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00547302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trustable Formal Specification for Software Certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium On Leveraging Applications of Formal Methods - ISOLA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Heraklion, Crete, Greece. pp.312-326, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7997,381 +7997,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement combiné et prouvé de systèmes transactionnels cryptologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels - AFADL 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00426405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Refinement Approach for Proving Distributed Algorithms : Examples of Spanning Tree Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hadj Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integration of Model-based Formal Methods and Tools - IM_FMT'2009 - in IFM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Düsseldorf, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryptologic protocols analysis using proof-based patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventh International Andrei Ershov Memorial Conference "PERSPECTIVES OF SYSTEM INFORMATICS" - PSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Novosibirsk, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cryptographic Protocols Analysis in Event B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Andrei Ershov Memorial Conference «PERSPECTIVES OF SYSTEM INFORMATICS» - PSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Novosibisrk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431264v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">inria-00431253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching programming methodology using Event B</w:t>
               </w:r>
@@ -8523,50 +8523,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00168307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Time Constraint Patterns for Event B Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Rehm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference of B Users, January 17-19, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Besançon, France. pp.140-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11955757_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of Security Policy into System Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 7th International B Conference - B2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00155143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formal verification of tamper-evident storage for e-voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8578,1036 +8777,837 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Conference on Software Engineering and Formal Methods - SEFM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, LONDON, United Kingdom. pp.329-338, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SEFM.2007.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00184833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Time Constraint Patterns for Event B Development</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incremental Parametric Development of Greedy Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Rehm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of B Users, January 17-19, 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Automatic Verification of Critical Systems - AVoCS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France. pp.48-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00089497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal specification of safe manufacturing machines using the B method : application to a mechanical press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Evrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2006, pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Systems and Access Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International IFIP WG 1.7 Workshop on Issues in the Theory of Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Vienna/Austria, pp.40-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Incremental Parametric Development of Greedy Algorithms</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling SystemC scheduler by refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Proch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Automatic Verification of Critical Systems - AVoCS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France. pp.48-62</w:t>
+              <w:t xml:space="preserve">IEEE ISoLA Workshop on Leveraging Applications of Formal Methods, Verification, and Validation - ISOLA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Columbia/USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of the QoS for digital TV services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ditsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">May 2006, pp.CDROM</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Proch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Workshop on Incentive Based Computing - IBC'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Amsterdam/Hollande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal and Incremental Construction of a Distributed Reference Counting Algorithm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APPSEM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Hofmann, Sep 2005, Frauenchiemsee Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refinement and Reachability in Event_B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raymond Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZB 2005 : Formal Specification and Development in Z and B : 4th International Conference of B and Z Users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Guilford/UK, pp.222-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11415787_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIXIT: a Graphical Toolkit for Predicate Abstractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fejoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Workshop on Automated Verification of Infinite-State Systems - AVIS'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Edinburgh / U.K., pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000767v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">inria-00001245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse formelle par raffinement de modèles et de logiciels pour l'automaisation</w:t>
               </w:r>
@@ -9809,51 +9809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Symposium on Cost Oriented Automation - COA'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Gatineau, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9954,50 +9954,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation des systèmes réactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque Francophone sur la Modélisation des Systèmes Réactifs - MSR 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Metz, France, 568 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formal derivation of spanning trees algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raymond Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10019,73 +10114,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference of B and Z Users - ZB'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marina Walden, 2003, Turku, Finland, pp.457-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing event-driven systems by combining coordination and refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10101,152 +10196,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Refinement of Critical Systems: Methods, Tools and Developments - RCS'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099835v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">inria-00099541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof-based design of a microelectronic architecture for MPEG-2 bit-rate measurement</w:t>
               </w:r>
@@ -10351,50 +10351,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formalisation of enterprise modelling standards using UML and the B method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Concurrent Enterprising, ICE2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Rome, Italy. pp.93-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incremental Proof of the Producer/Consumer Property for the PCI Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Gopalakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airy Weinzoepflen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference of B and Z Users - ZB 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Grenoble, France, pp.22-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integration of the proof process in the system development through refinement steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10403,329 +10619,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Forum on Specification and Design Language - Workshop SFP in FDL'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Marseille, France, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation et analyse de la documentation technique d'un système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...80 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airy Weinzoepflen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur la Modélisation des Systèmes Réactifs - MSR 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Toulouse, France, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10934,695 +10934,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Predicate diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Requirement, Design, Correct Construction &amp; Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.V. Cengarle, 2000, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicate diagrams for the verification of reactive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference on Integrated Formal Methods - IFM'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Dagstuhl Castle, Germany, pp.380-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing with abstraction and refinement for managing features interactions. A methodological approach to feature interaction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on B &amp; Z Users - ZB'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, York, GB, pp.148-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstraction and Refinement of Concurrent Programs and Formal Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tabacznyj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Formal Methods for Parallel Programming - FMPPTA'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Méry &amp; Beverly Sanders, 2000, Cancun, Mexico, pp.1037-1038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A taxonomy for triggered interactions using fair object semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feature Interactions in Telecommunications &amp; Software Systems VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Glasgow, UK, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Verifying Reactive Systems Using Predicate Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FM-TOOLS'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wolfgang Reif &amp; Gerhard Schellhorn, 2000, Ulm, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cansell</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A compiler for parallel Unity programs using OpenMp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on B &amp; Z Users - ZB'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, York, GB, pp.148-167</w:t>
+              <w:t xml:space="preserve">Parallel and Distributed Processing Techniques &amp; Applications - PDPTA'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Las Vegas, USA, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cansell</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration Problems in Telephone Feature requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paul Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Requirement, Design, Correct Construction &amp; Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M.V. Cengarle, 2000, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Integrated Formal Methods - IFM'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, York, England, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Predicate diagrams for the verification of reactive systems</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract animator for temporal specifications Application to TLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Integrated Formal Methods - IFM'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Dagstuhl Castle, Germany, pp.380-397</w:t>
+              <w:t xml:space="preserve">International Symposium on Static Analysis - SAS'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilberto Fil{é} &amp; Agostino Cortesi, 1999, Venise, Italie, pp.284-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Geoff Hamilton</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal modelling of services for getting a better understanding of the feature interaction problem - multi-view approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feature Interactions in Telecommunications &amp; Software Systems VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Glasgow, UK, 20 p</w:t>
+              <w:t xml:space="preserve">Andrei Ershov Third International Conference, Perspectives of system Informatics - PSI'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Novosibirsk, Russia, pp.155-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cansell</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animating formal specifications : a telephone simulation case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tabacznyj</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Formal Methods for Parallel Programming - FMPPTA'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Méry &amp; Beverly Sanders, 2000, Cancun, Mexico, pp.1037-1038</w:t>
+              <w:t xml:space="preserve">13th European Simulation Multiconference - ESM'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Warsaw, Poland, pp.139--145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requirements for a Temporal B Assigning Temporal Meaning to Abstract Machines... and to Abstract Systems : Assigning Temporal Meaning to Abstract Machines... and to Abstract Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrated Formal Methods - IFM'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Galloway, 1999, York, UK, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of formal specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAAI'99, Fall Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, none, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a formal engineering framework for process automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lamboley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh IEEE International Conference on Emerging Technologies &amp; Factory Automation - ETFA'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Barcelona, Spain, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Animator for Temporal Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11638,1339 +12238,739 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Modelling &amp; Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Bellegarde, Olga Kouchnarenko &amp; Jacques Julliand, 1999, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experiment in parallelizing an application using formal methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Couturier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel and Distributed Processing Techniques &amp; Applications - PDPTA'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Las Vegas, USA, 21 p</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Aided Verification - CAV'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Vancouver, Canada, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Geoff Hamilton</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process control engineering: contribution to a formal structuring framework with the B method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lamboley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Integrated Formal Methods - IFM'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, York, England, 19 p</w:t>
+              <w:t xml:space="preserve">The 2nd International B Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Montpellier, France. pp.198-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abstract animator for temporal specifications Application to TLA</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation de spécifications temporelles à l'aide d'un outil de preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Static Analysis - SAS'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilberto Fil{é} &amp; Agostino Cortesi, 1999, Venise, Italie, pp.284-299</w:t>
+              <w:t xml:space="preserve">AFADl'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, none, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fair Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrei Ershov Third International Conference, Perspectives of system Informatics - PSI'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Novosibirsk, Russia, pp.155-179</w:t>
+              <w:t xml:space="preserve">Object Technology 98 (Colloquim on Object Technology System Re-engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, none, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Always and Eventually in Object Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Simulation Multiconference - ESM'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Warsaw, Poland, pp.139--145</w:t>
+              <w:t xml:space="preserve">Rigorous Object Oriented Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, none, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service specifications to B, or not to B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Formal Methods - IFM'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Galloway, 1999, York, UK, 20 p</w:t>
+              <w:t xml:space="preserve">Second Workshop on Formal Methods in Software Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Clearwater Beach, Florida, USA, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallelization of a Monte Carlo simulation of a spins system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI'99, Fall Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, none, 5 p</w:t>
+              <w:t xml:space="preserve">Parallel and Distributed Processing Techniques and Applications - PDPTA'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Las Vegas, USA, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Formal Methods: Lessons to learn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irish Workshop For Formal Methods 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Cork, Irlande, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098616v1</w:t>
-              </w:r>
-[...598 lines deleted...]
-                <w:t xml:space="preserve">inria-00098542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12988,51 +12988,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit and Explicit Semantics Integration in Proof-Based Developments of Discrete Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13376,51 +13376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Formal Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Méry and Stephan Merz. Springer, 6396, pp.335, 2010, Lecture Notes in Computer Science, 978-3-642-16264-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-16265-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13441,269 +13441,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Special Issue FMPPTA'98</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">World Scientific, 1999, Parallel Processing Letters</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edition Spéciale RenPar'10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-René Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès, 1999, TSI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy-René Perrin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Hermès, 1999, TSI</w:t>
+                <w:t xml:space="preserve">inria-00108067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Third International Workshop on Formal Methods for Parallel Programming : Theory and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverly Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, 100 p, 1998, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RenPar'10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-René Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13766,64 +13766,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering the Event-B Method Using External Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13913,51 +13913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Dependency in State-based Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Kherroubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implicit and explicit semantics integration in proof based developments of discrete systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2021, 978-981-15-5053-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13991,64 +13991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Ontological Analysis for Medical Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14095,90 +14095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Leveraging Domain Knowledge in State-Based Formal Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Laleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raschke, Alexander; Riccobene, Elvinia; Schewe, Klaus-Dieter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic, Computation and Rigorous Methods: Essays Dedicated to Egon Börger on the Occasion of His 75th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12750, Springer, pp.1-13, 2021, Lecture Notes in Computer Science, 978-3-030-76020-5. </w:t>
@@ -14242,51 +14242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trustworthy Cyber-Physical Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis Group, 2016, Trustworthy Cyber-Physical Systems Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14311,51 +14311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event B (english version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14419,51 +14419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Boulanger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise en oeuvre de la méthode B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HERMES, 2013, Informatique et Systèmes d'Informations, ISBN : 978-2-7462-3810-7</w:t>
@@ -14505,51 +14505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization of Heart Models Based on the Conduction of Electrical Impulses and Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liu; Zhiming and Wassyng; Alan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Health Informatics Engineering and Systems}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7151, Springer Berlin Heidelberg, pp.140-159, 2012, Lecture Notes in Computer Science, 978-3-642-32354-6. </w:t>
@@ -14600,51 +14600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Protocol Diagnosis Using Formal Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liu; Zhiming and Wassyng; Alan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Health Informatics Engineering and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7151, Springer Berlin Heidelberg, pp.1-20, 2012, Lecture Notes in Computer Science, 978-3-642-32354-6. </w:t>
@@ -15020,199 +15020,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00096696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abstraction and refinement of features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephen, Gilmore et Mark, Ryan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Constructs for Designing Features</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fair Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Zedan &amp; A. Cau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Object-oriented technology and computing systems re-engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Horwood Publishing Ltd, 2000, Computer Science &amp; Electronic Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099324v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">inria-00099264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15305,51 +15305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EB2C : A Tool for Event-B to C Conversion Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15393,177 +15393,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From System Events to Software Operations for Refinement-based Modeling of Hybrid Systems *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189025v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Static Checker for Reference Tracking Systems via Laplace Transform and Transfer Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152829v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04189025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise Development of Distributed Vertex Colouring Algorithms (Abstract)</w:t>
               </w:r>
@@ -15650,1118 +15650,1118 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generating Distributed Programs from Event-B Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatiu Cirstea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LORIA UMR 7503 CNRS, INRIA, Université de LORRAINE. 2020, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Refinement Strategy for Hybrid System Design with Safety Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Lorraine; INRIA; CNRS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling an Aircraft Landing System in Event-B (Full Report)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LORIA UMR 7503 CNRS, INRIA, Université de LORRAINE. 2020, pp.36</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Self-* and P2P Systems using Reﬁnement (Full Report)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Analysis of Self-* and P2P Systems using Reﬁnement (Full Report)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécification d'un Processus Technico-Physiologique de Perception de Fermeture et Verrouillage d'un capot moteur en situation de maintenance aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouffaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical Report on Interpretation of the Electrocardiogram (ECG) Signal using Formal Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00584177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical Report on Formalisation of the Heart using Analysis of Conduction Time and Velocity of the Electrocardiography and Cellular-Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepwise Development Of Distributed Vertex Coloring Algorithms (Full Report)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] LORIA - Université de Lorraine. 2011, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00606254v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical Report on Formal Development of Two-Electrode Cardiac Pacing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2014</w:t>
+              <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gérard Morel</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00465061v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AA4MM coordination model and event-B specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Rehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7081, INRIA. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Technical Report on Interpretation of the Electrocardiogram (ECG) Signal using Formal Methods</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435569v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacemaker's Functional Behaviors in Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2011</w:t>
+              <w:t xml:space="preserve">[Research Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00419973v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de contraintes temps-réel au sein d'un processus de développement incrémental basé sur la preuve (Livrable 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] LORIA - Université de Lorraine. 2011, pp.90</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Rehm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...156 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...217 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00593372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement incrémental prouvé de systèmes répartis : le cas Mondex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17430,51 +17430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="858FE6E9"/>
+    <w:nsid w:val="47C2093D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17661,51 +17661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mosel.loria.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomnancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://members.loria.fr/Mery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raschke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-024-00753-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mendil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2439" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeta Jain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wetzker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Laxmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Singh Gaur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3302529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Golfarelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.11.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchao Qin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03224780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geniet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Poppleton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-015-0504-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.04.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28B9B58D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.12.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tounsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manamiary Bruno Andriamiarina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS130122007A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;tz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wassyng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lieber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-009-0104-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2Q9PL7Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595453.1595462" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gibson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.05.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00093164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.08.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Abraham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ditsch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Abrial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mermet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Samborski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04804849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flinkow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72044-4_6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04804884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71379-8_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04095980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC57359.2022.00025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487118v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857803v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91265-9_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICI2ST51859.2021.00015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grall" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.320.8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46902-3_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32505-3_2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fass" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Gibson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kherroubi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Fakhfakh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60170-0_9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631017v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Monahan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zheng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47166-2_57" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawant Rushikesh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Tarasyuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097624v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_50" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07725-3_42" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43652-3_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39173-6_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTT9XW6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862050v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monahan Rosemary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tounsi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mosbah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.44" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34032-1_33" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Daoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Belarbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747305v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2350716.2350720" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638486v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547302v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542919v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benaissa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16561-0_31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPMC1C1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431264v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426405v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431253v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287231v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74510-5_13" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DDKHGVV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2007.21" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Rehm" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11955757_13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155143v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089497v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Evrot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000767v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000564v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11415787_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K69P3B29-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100064v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107780v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Culat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099793v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099835v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099541v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099834v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Gopalakrishnan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jones" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airy Weinzoepflen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099157v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099125v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099267v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hamilton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099262v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tabacznyj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamboley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098918v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098760v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Couturier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098998v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108114v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mokhtari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108115v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098540v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098617v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910199v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakajima" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Masci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.187" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Giannakopoulou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.149" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16265-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108067v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Ren&#233; Perrin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108068v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Sanders" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098635v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199742v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76020-5_1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216779v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119002727.ch10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926335v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762821v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744242v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579550v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174023v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099324v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099264v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540006v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152829v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189025v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606201v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572971v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971787v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018162v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769223v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584177v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606254v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600339v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465061v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435569v3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419973v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593372v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336655v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000857v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100222v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101076v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099343v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00092846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mosel.loria.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomnancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://members.loria.fr/Mery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raschke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-024-00753-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeta Jain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wetzker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Laxmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Singh Gaur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3302529" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mendil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2439" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102780" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchao Qin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Golfarelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.11.027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03224780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geniet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Poppleton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-015-0504-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.04.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28B9B58D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.12.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tounsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manamiary Bruno Andriamiarina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS130122007A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;tz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wassyng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lieber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-009-0104-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2Q9PL7Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595453.1595462" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gibson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.05.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00093164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.08.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Abraham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ditsch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Abrial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mermet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Samborski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04804849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flinkow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72044-4_6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04804884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71379-8_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04095980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC57359.2022.00025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857803v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91265-9_3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICI2ST51859.2021.00015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487118v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46902-3_2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.320.8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32505-3_2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fass" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Fakhfakh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60170-0_9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kherroubi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Gibson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Monahan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47166-2_57" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawant Rushikesh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Tarasyuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_50" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07725-3_42" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43652-3_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39173-6_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTT9XW6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862050v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monahan Rosemary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tounsi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mosbah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.44" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34032-1_33" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Daoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Belarbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747305v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2350716.2350720" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638486v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637765v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benaissa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16561-0_31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPMC1C1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431253v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287231v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74510-5_13" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DDKHGVV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Rehm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11955757_13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184833v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2007.21" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120743v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Evrot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001262v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000565v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11415787_14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K69P3B29-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100064v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107780v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Culat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099835v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099834v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Gopalakrishnan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jones" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airy Weinzoepflen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100945v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099125v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099262v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tabacznyj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hamilton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098760v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Couturier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098998v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108114v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mokhtari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108066v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108115v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamboley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098918v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098541v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098620v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098617v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098542v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098616v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910199v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakajima" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Masci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.187" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Giannakopoulou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.149" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16265-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108068v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Ren&#233; Perrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Sanders" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098635v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199742v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76020-5_1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216779v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119002727.ch10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926335v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762821v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744242v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579550v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174023v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099264v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099324v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540006v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189025v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152829v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606201v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572971v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895528v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971787v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018162v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769223v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584177v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606254v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465061v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435569v3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419973v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593372v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336655v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000857v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100222v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101076v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099343v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00092846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>