--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -754,610 +754,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The central role of data repositories and data models in Data Science and Advanced Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Golfarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassan Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp.13-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2021.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Selected papers from the Rigorous State-Based Methods 7th International Conference, ABZ 2020, Ulm, Germany, May 27–29, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Raschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 216, pp.102780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2022.102780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected papers from The 13th International Symposium on Theoretical Aspects of Software Engineering 29 July – 1 August 2019, Guilin, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengchao Qin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 218, pp.102804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2022.102804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Benefits of Using MVC Pattern for Structuring Event-B Models of WIMP Interactive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El Hassan Abdelwahed</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interacting with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.Pages 92-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/iwcomp/iwab016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards An Integrated Formal Method for Verification of Liveness Properties in Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Poppleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (4), pp.1083--1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-015-0504-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing with State-Based Models for Designing Better Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 129, pp.13-17. </w:t>
-[...297 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68, pp.445-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2016.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2613,148 +2613,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00594892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Specification and Refinement of Access Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (8), pp.1073-1093</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00147824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incremental Parametric Development of Greedy Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, roceedings of the 6th International Workshop on Automated Verification of Critical Systems (AVoCS 2006), 185, pp.47-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2007.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00594883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrons de conception prouvés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2769,139 +2851,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ingénierie dirigée par les modèles, 81 (juin 2007), pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00184827v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00147824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal and Incremental Construction of Distributed Algorithms: On the Distributed Reference Counting Algorithm</w:t>
               </w:r>
@@ -3397,51 +3397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (2), pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3903,50 +3903,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04095980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Standard Conformance-by-Construction with Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FMICS 2021 - 26th International Conference on Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.126-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487118v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leveraging Event-B Theories for Handling Domain Knowledge in Design Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3984,391 +4114,382 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Dependable Software Engineering. Theories, Tools, and Applications (SETTA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Beijing, China. pp.40-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-91265-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement-based Construction of Correct Distributed Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICI2ST 2021 - 2nd International Conference on Information Systems and Software Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Quito / Virtual, Ecuador. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICI2ST51859.2021.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Refinement Strategy for Hybrid System Design with Safety Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDI 2021 - 10th International Conference Model and Data Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tallinn, Estonia. pp.3-17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78428-7_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03298750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Standard Conformance-by-Construction with Event-B</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Integrated Framework for the Formal Analysis of Critical Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2021 - 26th International Conference on Formal Methods for Industrial Critical Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 27th Asia-Pacific Software Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun Sun, Dec 2020, Singapour, Singapore. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Development of Multi-Purpose Interactive Application (MPIA) for ARINC 661</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4417,301 +4538,180 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Shenzhen, China. pp.21-39, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46902-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46902-3_2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Distributed Programs from Event-B Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatiu Cirstea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Verification and Program Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Dublin, Ireland. pp.110-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.320.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997277v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-02999148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification by Construction of Distributed Algorithms</w:t>
               </w:r>
@@ -5362,213 +5362,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling bio-compatible and bio-integrative medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European &amp; Asian System, Software &amp; Service Process Improvement &amp; Innovation - EUROSPII 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On two Friends for getting Correct Programs Automatically Translating Event B Specifications to Recursive Algorithms in Rodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Monahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOLA 2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernhard Steffen and Tiziana Margaria, Oct 2016, CORFU, Greece. pp.18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47166-2_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369425v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03198362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Domain-Based Features into Event-B: a Nose Gear Velocity Case Study</w:t>
               </w:r>
@@ -5911,187 +5911,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Semantics of Refinement Chart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HCI International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Greece. pp.415-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07725-3_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Playing with State-Based Models for Designing Better Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model and Data Engineering - 4th International Conference, MEDI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Larrnaca, Greece. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097625v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00995176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Self-* and P2P Systems using Refinement</w:t>
               </w:r>
@@ -7039,50 +7039,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic Code Generation from Event-B Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoICT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanoi University, Oct 2011, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00637765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis of DSR Protocol in Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7091,73 +7173,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.401-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00637768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement-based Verification of Local Synchronization Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7186,73 +7268,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17TH INTERNATIONAL SYMPOSIUM ON FORMAL METHODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Limerick, Ireland. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Development and Automatic Code Generation : Cardiac Pacemaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7268,73 +7350,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computers and Advanced Technology in Education (ICCATE, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Protocol Diagnosis using Formal Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7350,73 +7432,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Foundations of Health Information Engineering and Systems (FHIES, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EB2J : Code Generation from Event-B to Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7432,73 +7514,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBMF - Brazilian Symposium on Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CBSoft - Brazilian Conference on Software: Theory and Practice, Sep 2011, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation of the Heart based on Conduction of Electrical Impulses and Cellular-Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7514,139 +7596,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Foundations of Health Information Engineering and Systems (FHIES, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638473v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00637765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof-Based Design of Security Protocols</w:t>
               </w:r>
@@ -7997,50 +7997,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cryptographic Protocols Analysis in Event B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventh International Andrei Ershov Memorial Conference «PERSPECTIVES OF SYSTEM INFORMATICS» - PSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Novosibisrk, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement combiné et prouvé de systèmes transactionnels cryptologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8049,73 +8131,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels - AFADL 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00426405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Refinement Approach for Proving Distributed Algorithms : Examples of Spanning Tree Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8157,73 +8239,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration of Model-based Formal Methods and Tools - IM_FMT'2009 - in IFM'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptologic protocols analysis using proof-based patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8239,139 +8321,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Andrei Ershov Memorial Conference "PERSPECTIVES OF SYSTEM INFORMATICS" - PSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431253v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00431264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching programming methodology using Event B</w:t>
               </w:r>
@@ -8826,50 +8826,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00184833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Event Systems and Access Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth International IFIP WG 1.7 Workshop on Issues in the Theory of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Vienna/Austria, pp.40-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incremental Parametric Development of Greedy Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8878,243 +8960,256 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Automatic Verification of Critical Systems - AVoCS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Nancy, France. pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00089497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal specification of safe manufacturing machines using the B method : application to a mechanical press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Evrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2006, pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Evrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+                <w:t xml:space="preserve">hal-00120743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIXIT: a Graphical Toolkit for Predicate Abstractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fejoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International IFIP WG 1.7 Workshop on Issues in the Theory of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Vienna/Austria, pp.40-54</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Automated Verification of Infinite-State Systems - AVIS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Edinburgh / U.K., pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling SystemC scheduler by refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9143,73 +9238,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISoLA Workshop on Leveraging Applications of Formal Methods, Verification, and Validation - ISOLA'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Columbia/USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the QoS for digital TV services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9264,73 +9359,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Workshop on Incentive Based Computing - IBC'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Amsterdam/Hollande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal and Incremental Construction of a Distributed Reference Counting Algorithm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9346,73 +9441,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APPSEM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martin Hofmann, Sep 2005, Frauenchiemsee Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement and Reachability in Event_B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raymond Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9431,183 +9526,88 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZB 2005 : Formal Specification and Development in Z and B : 4th International Conference of B and Z Users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Guilford/UK, pp.222-241, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11415787_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">inria-00001245v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">inria-00000767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse formelle par raffinement de modèles et de logiciels pour l'automaisation</w:t>
               </w:r>
@@ -9809,51 +9809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Symposium on Cost Oriented Automation - COA'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Gatineau, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10351,381 +10351,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integration of the proof process in the system development through refinement steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Forum on Specification and Design Language - Workshop SFP in FDL'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Marseille, France, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formalisation of enterprise modelling standards using UML and the B method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Concurrent Enterprising, ICE2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rome, Italy. pp.93-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Proof of the Producer/Consumer Property for the PCI Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Gopalakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airy Weinzoepflen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference of B and Z Users - ZB 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Grenoble, France, pp.22-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation et analyse de la documentation technique d'un système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airy Weinzoepflen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur la Modélisation des Systèmes Réactifs - MSR 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Toulouse, France, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10934,233 +10934,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Verifying Reactive Systems Using Predicate Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FM-TOOLS'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolfgang Reif &amp; Gerhard Schellhorn, 2000, Ulm, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Predicate diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Requirement, Design, Correct Construction &amp; Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.V. Cengarle, 2000, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicate diagrams for the verification of reactive systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Integrated Formal Methods - IFM'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Dagstuhl Castle, Germany, pp.380-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing with abstraction and refinement for managing features interactions. A methodological approach to feature interaction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11176,548 +11271,630 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on B &amp; Z Users - ZB'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, York, GB, pp.148-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A taxonomy for triggered interactions using fair object semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feature Interactions in Telecommunications &amp; Software Systems VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Glasgow, UK, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstraction and Refinement of Concurrent Programs and Formal Specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tabacznyj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Formal Methods for Parallel Programming - FMPPTA'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Méry &amp; Beverly Sanders, 2000, Cancun, Mexico, pp.1037-1038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Geoff Hamilton</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a formal engineering framework for process automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feature Interactions in Telecommunications &amp; Software Systems VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Glasgow, UK, 20 p</w:t>
+              <w:t xml:space="preserve">Seventh IEEE International Conference on Emerging Technologies &amp; Factory Automation - ETFA'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Barcelona, Spain, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Verifying Reactive Systems Using Predicate Diagrams</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract Animator for Temporal Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM-TOOLS'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wolfgang Reif &amp; Gerhard Schellhorn, 2000, Ulm, 5 p</w:t>
+              <w:t xml:space="preserve">Workshop on Modelling &amp; Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Bellegarde, Olga Kouchnarenko &amp; Jacques Julliand, 1999, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compiler for parallel Unity programs using OpenMp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel and Distributed Processing Techniques &amp; Applications - PDPTA'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Las Vegas, USA, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration Problems in Telephone Feature requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Integrated Formal Methods - IFM'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, York, England, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract animator for temporal specifications Application to TLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11733,768 +11910,673 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Static Analysis - SAS'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilberto Fil{é} &amp; Agostino Cortesi, 1999, Venise, Italie, pp.284-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal modelling of services for getting a better understanding of the feature interaction problem - multi-view approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrei Ershov Third International Conference, Perspectives of system Informatics - PSI'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Novosibirsk, Russia, pp.155-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animating formal specifications : a telephone simulation case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Simulation Multiconference - ESM'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Warsaw, Poland, pp.139--145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements for a Temporal B Assigning Temporal Meaning to Abstract Machines... and to Abstract Systems : Assigning Temporal Meaning to Abstract Machines... and to Abstract Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Formal Methods - IFM'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Galloway, 1999, York, UK, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of formal specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI'99, Fall Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, none, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Formal Methods: Lessons to learn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh IEEE International Conference on Emerging Technologies &amp; Factory Automation - ETFA'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Barcelona, Spain, 8 p</w:t>
+              <w:t xml:space="preserve">Irish Workshop For Formal Methods 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Cork, Irlande, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experiment in parallelizing an application using formal methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Aided Verification - CAV'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Vancouver, Canada, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process control engineering: contribution to a formal structuring framework with the B method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lamboley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International B Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Montpellier, France. pp.198-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation de spécifications temporelles à l'aide d'un outil de preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12510,237 +12592,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFADl'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, none, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Object Technology 98 (Colloquim on Object Technology System Re-engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, none, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Always and Eventually in Object Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rigorous Object Oriented Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, none, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service specifications to B, or not to B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12756,221 +12838,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Formal Methods in Software Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Clearwater Beach, Florida, USA, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelization of a Monte Carlo simulation of a spins system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel and Distributed Processing Techniques and Applications - PDPTA'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Las Vegas, USA, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098542v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">inria-00098616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13376,51 +13376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Formal Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Méry and Stephan Merz. Springer, 6396, pp.335, 2010, Lecture Notes in Computer Science, 978-3-642-16264-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-16265-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13441,269 +13441,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edition Spéciale RenPar'10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-René Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès, 1999, TSI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Special Issue FMPPTA'98</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">World Scientific, 1999, Parallel Processing Letters</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Third International Workshop on Formal Methods for Parallel Programming : Theory and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverly Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, 100 p, 1998, Lecture Notes in Computer Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RenPar'10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-René Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15399,51 +15399,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From System Events to Software Operations for Refinement-based Modeling of Hybrid Systems *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15474,51 +15474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Static Checker for Reference Tracking Systems via Laplace Transform and Transfer Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15650,1167 +15650,1167 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Refinement Strategy for Hybrid System Design with Safety Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Lorraine; INRIA; CNRS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Generating Distributed Programs from Event-B Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatiu Cirstea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LORIA UMR 7503 CNRS, INRIA, Université de LORRAINE. 2020, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling an Aircraft Landing System in Event-B (Full Report)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Université de Lorraine; INRIA; CNRS. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Self-* and P2P Systems using Reﬁnement (Full Report)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Analysis of Self-* and P2P Systems using Reﬁnement (Full Report)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécification d'un Processus Technico-Physiologique de Perception de Fermeture et Verrouillage d'un capot moteur en situation de maintenance aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouffaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical Report on Interpretation of the Electrocardiogram (ECG) Signal using Formal Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00584177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical Report on Formalisation of the Heart using Analysis of Conduction Time and Velocity of the Electrocardiography and Cellular-Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepwise Development Of Distributed Vertex Coloring Algorithms (Full Report)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] LORIA - Université de Lorraine. 2011, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00606254v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical Report on Formal Development of Two-Electrode Cardiac Pacing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méry</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2014</w:t>
+              <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gérard Morel</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00465061v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AA4MM coordination model and event-B specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Rehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciarletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7081, INRIA. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Technical Report on Interpretation of the Electrocardiogram (ECG) Signal using Formal Methods</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435569v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacemaker's Functional Behaviors in Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neeraj Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2011</w:t>
+              <w:t xml:space="preserve">[Research Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...39 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00419973v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement incrémental prouvé de systèmes répartis : le cas Mondex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2008, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Manamiary Bruno Andriamiarina</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de contraintes temps-réel au sein d'un processus de développement incrémental basé sur la preuve (Livrable 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] LORIA - Université de Lorraine. 2011, pp.90</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Rehm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...77 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00593372v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">inria-00336655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invoice case study modelling in Event B</w:t>
               </w:r>
@@ -17430,51 +17430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47C2093D"/>
+    <w:nsid w:val="B1DFD471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17661,51 +17661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mosel.loria.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomnancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://members.loria.fr/Mery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raschke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-024-00753-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeta Jain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wetzker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Laxmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Singh Gaur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3302529" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mendil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2439" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102780" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchao Qin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Golfarelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.11.027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03224780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geniet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Poppleton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-015-0504-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.04.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28B9B58D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.12.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tounsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manamiary Bruno Andriamiarina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS130122007A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;tz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wassyng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lieber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-009-0104-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2Q9PL7Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595453.1595462" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gibson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.05.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00093164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.08.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Abraham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ditsch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Abrial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mermet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Samborski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04804849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flinkow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72044-4_6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04804884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71379-8_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04095980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC57359.2022.00025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857803v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91265-9_3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICI2ST51859.2021.00015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487118v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46902-3_2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.320.8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32505-3_2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fass" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Fakhfakh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60170-0_9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kherroubi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Gibson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Monahan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47166-2_57" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawant Rushikesh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Tarasyuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_50" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07725-3_42" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43652-3_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39173-6_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTT9XW6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862050v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monahan Rosemary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tounsi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mosbah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.44" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34032-1_33" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Daoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Belarbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747305v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2350716.2350720" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638486v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637765v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benaissa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16561-0_31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPMC1C1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361933v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431253v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287231v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74510-5_13" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DDKHGVV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Rehm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11955757_13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184833v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2007.21" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120743v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Evrot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001262v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000565v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11415787_14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K69P3B29-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100064v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107780v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Culat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099835v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099834v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Gopalakrishnan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jones" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airy Weinzoepflen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100945v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099125v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099262v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tabacznyj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hamilton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099261v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098760v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Couturier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098998v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108114v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mokhtari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108066v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108115v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamboley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098918v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098541v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098620v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098617v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098542v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098616v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910199v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakajima" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Masci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.187" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Giannakopoulou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.149" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16265-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108068v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Ren&#233; Perrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Sanders" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098635v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199742v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76020-5_1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216779v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119002727.ch10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926335v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762821v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744242v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579550v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174023v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099264v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099324v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540006v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189025v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152829v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606201v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572971v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895528v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971787v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018162v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769223v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584177v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606254v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465061v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435569v3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419973v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593372v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336655v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000857v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100222v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101076v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099343v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00092846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mosel.loria.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomnancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://members.loria.fr/Mery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raschke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-024-00753-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04183865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeta Jain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wetzker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Laxmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Singh Gaur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3302529" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mendil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2439" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102798" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Golfarelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.11.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchao Qin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03224780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geniet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwcomp/iwab016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Poppleton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-015-0504-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.04.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28B9B58D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.12.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tounsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079623" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manamiary Bruno Andriamiarina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS130122007A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;tz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wassyng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lieber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2406336.2406351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-009-0104-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2Q9PL7Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595453.1595462" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gibson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.01.060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2007.05.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00093164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.08.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Abraham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ditsch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Abrial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mermet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Samborski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04804849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flinkow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72044-4_6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04804884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71379-8_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04095980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Riviere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC57359.2022.00025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487118v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857803v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91265-9_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICI2ST51859.2021.00015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03298750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Cheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78428-7_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02999148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46902-3_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.320.8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32505-3_2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01933971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fass" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495807v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Fakhfakh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60170-0_9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kherroubi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Gibson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Monahan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zheng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47166-2_57" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawant Rushikesh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Tarasyuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_50" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07725-3_42" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43652-3_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39173-6_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PTT9XW6L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862050v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monahan Rosemary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tounsi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mosbah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.44" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34032-1_33" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Daoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Belarbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747305v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2350716.2350720" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638478v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Benaissa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15654-0_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16561-0_31" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPMC1C1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431264v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426405v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431253v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287231v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74510-5_13" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DDKHGVV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Rehm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11955757_13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184833v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEFM.2007.21" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089497v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Evrot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000767v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000565v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11415787_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K69P3B29-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100064v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107780v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Culat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100065v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099835v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099834v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Gopalakrishnan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jones" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airy Weinzoepflen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099263v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099125v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099157v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099267v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Hamilton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099262v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tabacznyj" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lamboley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098918v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098760v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Couturier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098998v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108114v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mokhtari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108115v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098540v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098617v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910199v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakajima" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246691v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Masci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.187" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Giannakopoulou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.149" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16265-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108067v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Ren&#233; Perrin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108068v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098618v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Sanders" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098635v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199742v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5054-6_5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76020-5_1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216779v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119002727.ch10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926335v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762821v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32355-3_1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744242v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579550v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174023v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00096696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099264v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099324v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540006v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189025v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152829v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606201v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572971v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00971787v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018162v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769223v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584177v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600339v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606254v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465061v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435569v3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419973v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336655v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593372v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000857v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100222v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101076v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099343v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/inria-00092846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>