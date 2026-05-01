--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -1830,239 +1830,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of an intelligent tutorial agent for virtual reality training systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three levels of Immersion and Interaction in a Approach of the VR Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Continuous Engineering and Life-Long Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (1), pp. 30-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783771v1</w:t>
+                <w:t xml:space="preserve">hal-00783774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three levels of Immersion and Interaction in a Approach of the VR Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of an intelligent tutorial agent for virtual reality training systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Continuous Engineering and Life-Long Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (1-4), pp.214 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCEELL.2002.000430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783774v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2074,2748 +2074,2757 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Empathy Analysis Through Deep Learning and Computer Vision Techniques in Mixed Reality Environments</w:t>
+                <w:t xml:space="preserve">Modeling Interactive Narrative Systems: A Formal Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Setitra</w:t>
+                <w:t xml:space="preserve">Jules Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louenas Bounia</w:t>
+                <w:t xml:space="preserve">Mohamed Sallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence (ICAART 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013057800003890⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Computational Models of Narrative (CMN'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Szilas, May 2025, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2508.05653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486099v1</w:t>
+                <w:t xml:space="preserve">hal-05176345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Interactive Narrative Systems: A Formal Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Clerc</w:t>
+                <w:t xml:space="preserve">Facial Empathy Analysis Through Deep Learning and Computer Vision Techniques in Mixed Reality Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Setitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ravaine</w:t>
+                <w:t xml:space="preserve">Louenas Bounia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Computational Models of Narrative (CMN'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence (ICAART 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.31-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013057800003890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176345v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Planning for Military Airline Controller Training Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Goutiere</w:t>
+                <w:t xml:space="preserve">Acute Stress Classification with a Stroop task and in-office biophilic Relaxation in Virtual Reality based on Behavioral and Physiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamarana Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Agents and Artificial Intelligence (ICAART 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lisbon (Portugal), Portugal. pp.466-474, </w:t>
+              <w:t xml:space="preserve">22nd IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Sidney, Australia. pp.537-542, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011688700003393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369446v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Stress Classification with a Stroop task and in-office biophilic Relaxation in Virtual Reality based on Behavioral and Physiological data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Planning for Military Airline Controller Training Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamarana Diallo</w:t>
+                <w:t xml:space="preserve">Romain Goutiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00115⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Agents and Artificial Intelligence (ICAART 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon (Portugal), Portugal. pp.466-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011688700003393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369456v1</w:t>
+                <w:t xml:space="preserve">hal-04369446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification automatique de scénarios d'entraînement robustes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Goutiere</w:t>
+                <w:t xml:space="preserve">Distinguishing Visual Fatigue, Mental Workload and Acute Stress in Immersive Virtual Reality with Physiological Data: pre-test results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lourdeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Lagrue</w:t>
+                <w:t xml:space="preserve">Weifei Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.720-721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973276v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Visual Fatigue, Mental Workload and Acute Stress in Immersive Virtual Reality with Physiological Data: pre-test results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weifei Xie</w:t>
+                <w:t xml:space="preserve">Design of modular generation of human behaviour in a collaborative context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan de Blauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00211⟩</w:t>
+              <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.269-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897084v1</w:t>
+                <w:t xml:space="preserve">hal-03752147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of modular generation of human behaviour in a collaborative context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan de Blauwe</w:t>
+                <w:t xml:space="preserve">Cognitive load Classification with a Stroop task in Virtual Reality based on Physiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamarana Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776258⟩</w:t>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Singapore, Singapore. pp.656-666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR55827.2022.00083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752147v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load Classification with a Stroop task in Virtual Reality based on Physiological data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Lamarana Diallo</w:t>
+                <w:t xml:space="preserve">Generative Scenario Control through Ontological Frame Model in Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Singapore, Singapore. pp.656-666, </w:t>
+              <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.693-698, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISMAR55827.2022.00083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973272v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Scenario Control through Ontological Frame Model in Virtual Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MENTA: how to balance authorial intention and user agency in virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Gicquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.693-698, </w:t>
+              <w:t xml:space="preserve">21st IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Niagara Falls, Canada. pp.174-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT55865.2022.00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896758v1</w:t>
+                <w:t xml:space="preserve">hal-03897187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENTA: how to balance authorial intention and user agency in virtual environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méta-modèle d'agent pour la génération de comportements variables induits par des modèles cognitifs modulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan de Blauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT'22)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.103-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897187v1</w:t>
+                <w:t xml:space="preserve">hal-03752153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-modèle d'agent pour la génération de comportements variables induits par des modèles cognitifs modulaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Planification automatique de scénarios d'entraînement robustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Goutiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lagrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.103-112</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752153v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stress profile generation for crisis situations training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Pelissero-Witoslawski</w:t>
+                <w:t xml:space="preserve">La prise en compte de l'incertitude dans le processus de diagnostic des compétences de l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Bensebaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg (Virtual), Suisse. pp.202-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545192v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'un profil dynamique du stress pour l'entraînement à la gestion de situations de crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Dynamic stress profile generation for crisis situations training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pelissero-Witoslawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.1823-1828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/smc52423.2021.9659295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292855v1</w:t>
+                <w:t xml:space="preserve">hal-03545192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de l'incertitude dans le processus de diagnostic des compétences de l'apprenant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Rahmouni</w:t>
+                <w:t xml:space="preserve">Génération d'un profil dynamique du stress pour l'entraînement à la gestion de situations de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pelissero-Witoslawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taher Bensebaa</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg (Virtual), Suisse. pp.202-213</w:t>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.178-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292886v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Afoutni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Demulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France. pp.241-243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308532.3329418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de scénario : planification avec un opérateur défini par un modèle graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Training Virtual Environments Supported by Cognitive Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rerni Lacaze-Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nanjing, China. pp.307-312, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moteur de sélection de tâches pour des personnages virtuels autonomes non omniscients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Huguet</w:t>
+                <w:t xml:space="preserve">Towards Generation of Ambiguous Situations in Virtual Environments for Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.631-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833462v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Generation of Ambiguous Situations in Virtual Environments for Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+                <w:t xml:space="preserve">Moteur de sélection de tâches pour des personnages virtuels autonomes non omniscients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982271v1</w:t>
+                <w:t xml:space="preserve">hal-01833462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VICTEAMS : une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Huguet</w:t>
+                <w:t xml:space="preserve">Récits interactifs pour l'apprentissage en environnement virtuel : design d'une scénarisation fondée sur l'uchronie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Szilas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.149-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703312v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698087v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Obligation and Prohibition Dilemmas Using Knowledge Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+                <w:t xml:space="preserve">HUMANS : suite logicielle pour la scénarisation d'environnements virtuels pour la formation à des situations socio-techniques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lacaze-Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3e Conférence Nationale sur les Applications Pratiques de l'Intelligence Artificielle (APIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.61-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681665v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification probabiliste : une heuristique pour garantir des solutions sûres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
+                <w:t xml:space="preserve">Génération dynamique de dilemmes en environnement virtuel à partir de modèles de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sallak</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670404v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération dynamique de dilemmes en environnement virtuel à partir de modèles de connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+                <w:t xml:space="preserve">Planification probabiliste : une heuristique pour garantir des solutions sûres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538619v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMANS : suite logicielle pour la scénarisation d'environnements virtuels pour la formation à des situations socio-techniques complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Lacaze-Labadie</w:t>
+                <w:t xml:space="preserve">Heuristic approach to guarantee safe solutions in probabilistic planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Conférence Nationale sur les Applications Pratiques de l'Intelligence Artificielle (APIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.579-585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2017.00093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713199v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic approach to guarantee safe solutions in probabilistic planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
+                <w:t xml:space="preserve">VICTEAMS : une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sallak</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670408v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits interactifs pour l'apprentissage en environnement virtuel : design d'une scénarisation fondée sur l'uchronie.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Bouchardon</w:t>
+                <w:t xml:space="preserve">Generation of Obligation and Prohibition Dilemmas Using Knowledge Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Szilas</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.433-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2017.00073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698087v3</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet VICTEAMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4830,442 +4839,420 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trust-based Decision-making Approach Applied to Agents in Collaborative Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Agents and Artificial Intelligence (ICAART 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Roma, Italy. pp.287-295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005825902870295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Corneloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbed Communication in a Virtual Environment to Train Medical Team Leaders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Huguet</w:t>
+                <w:t xml:space="preserve">Dynamic generation of dilemma-based situations in virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Medicine Meets Virtual Reality Conference (MMVR22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference Intelligent Tutoring Systems (ITS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zagreb, Croatia. pp.526-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315434v1</w:t>
+                <w:t xml:space="preserve">hal-01403484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust-based decision-making system for action selection by autonomous agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5310,152 +5297,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic generation of dilemma-based situations in virtual environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+                <w:t xml:space="preserve">Perturbed Communication in a Virtual Environment to Train Medical Team Leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference Intelligent Tutoring Systems (ITS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Medicine Meets Virtual Reality Conference (MMVR22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Los Angeles, CA, United States. pp.146-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403484v1</w:t>
+                <w:t xml:space="preserve">hal-01315434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteur décisionnel reposant sur un modèle de confiance pour des agents autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,308 +5479,308 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des jeunes chercheurs en Intelligence Artificielle (RFIA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errare Humanum Est &amp;quot; : simulation of communication error among a virtual team in crisis situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Conference on Cognitive Informatics and Cognitive Computing (ICCI*CC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Palo Alto, CA, United States. pp.344-350, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCI-CC.2016.7862058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reflexive Approach in Learning Through Uchronia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Szilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Interactive Digital Storytelling (ICIDS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Los Angeles, CA, United States. pp.411-414, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48279-8_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler des erreurs de communication au sein d'une équipe d'agents virtuels en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5786,2001 +5795,2001 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des jeunes chercheurs en Intelligence Artificielle (RFIA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic generation of dilemmas in virtual learning environments for non-technical skills training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+                <w:t xml:space="preserve">Priority-based contextual local decision making in multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 15th IEEE International Conference on Cognitive Informatics and Cognitive Computing (ICCI*CC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Palo Alto CA, United States. pp.231-234</w:t>
+              <w:t xml:space="preserve">20th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nanchang, China. pp.186-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403483v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority-based contextual local decision making in multi-agent systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Callebert</w:t>
+                <w:t xml:space="preserve">Dynamic generation of dilemmas in virtual learning environments for non-technical skills training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nanchang, China. pp.186-191</w:t>
+              <w:t xml:space="preserve"> 15th IEEE International Conference on Cognitive Informatics and Cognitive Computing (ICCI*CC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Palo Alto CA, United States. pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398132v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de stratégie basé sur la gestion des ressources pour la création des IA dans les RTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chopinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a resource-based model of strategy to help designing opponent AI in RTS games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chopinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Agents and Artificial Intelligence (ICAART 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.210-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How designing a virtual environment for professional training from an activity framework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 19th Triennial Congress of theInternational Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diegetization: An Approach for Narrative Scaffolding in Open-World Simulations for Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Serious game based on virtual reality and artificial intelligence Serious game based on virtual reality and artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Loudeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Interactive Digital Storytelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAART 2014: International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Anger, France. pp. 679-684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12337-0_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01095974v1</w:t>
+                <w:t xml:space="preserve">hal-01096035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious game based on virtual reality and artificial intelligence Serious game based on virtual reality and artificial intelligence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Michel</w:t>
+                <w:t xml:space="preserve">Diegetization: An Approach for Narrative Scaffolding in Open-World Simulations for Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2014: International Conference on Agents and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Interactive Digital Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alex Mitchell, Nov 2014, Singapour, Singapore. pp.25 - 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12337-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096035v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMANS: a HUman Models based Artificial eNvironments software platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Carpentier</w:t>
+                <w:t xml:space="preserve">An industrial approach to design compelling VR and AR experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Querrec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRIC'13</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2466816.2466826⟩</w:t>
+              <w:t xml:space="preserve">SPIE, Engineering Reality of Virtual Reality (ERVR'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Californie, United States. pp.8649-07, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873383v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic selection of learning situations in virtual environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Carpentier</w:t>
+                <w:t xml:space="preserve">Dynamic scenario adaptation balancing control, coherence and emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agents and Articificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.101 - 110</w:t>
+              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.232-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794271v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic scenario adaptation balancing control, coherence and emergence</w:t>
+                <w:t xml:space="preserve">Using planning to predict and influence autonomous agents behaviour in a virtual environment for training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.232-237</w:t>
+              <w:t xml:space="preserve">ICCI*CC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Fordham University, New-York City, United States. pp. 274-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794114v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using planning to predict and influence autonomous agents behaviour in a virtual environment for training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Barot</w:t>
+                <w:t xml:space="preserve">Tracking and Dynamic Scenario Adaptation System in Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Amokrane-Ferka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCI*CC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Fordham University, New-York City, United States. pp. 274-281</w:t>
+              <w:t xml:space="preserve">AIED'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, United States. pp.758-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925406v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An industrial approach to design compelling VR and AR experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fuchs</w:t>
+                <w:t xml:space="preserve">Sélection dynamique de situations d'apprentissage en environnement virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Querrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE, Engineering Reality of Virtual Reality (ERVR'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EIAH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.129-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2001968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00805843v1</w:t>
+                <w:t xml:space="preserve">hal-00863602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking and Dynamic Scenario Adaptation System in Virtual Environment</w:t>
+                <w:t xml:space="preserve">Semantic modelling as a support for natural interaction within a virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Amokrane-Ferka</w:t>
+                <w:t xml:space="preserve">Kevin Wagrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Michel</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Memphis, United States. pp.758-761</w:t>
+              <w:t xml:space="preserve">5th Joint Virtual Reality Conference – JVRC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873425v1</w:t>
+                <w:t xml:space="preserve">hal-01282646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection dynamique de situations d'apprentissage en environnement virtuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Dynamic selection of learning situations in virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.129-140</w:t>
+              <w:t xml:space="preserve">5th International Conference on Agents and Articificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.101 - 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863602v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic modelling as a support for natural interaction within a virtual environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">HUMANS: a HUman Models based Artificial eNvironments software platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanquepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lhommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Virtual Reality Conference – JVRC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VRIC'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Laval, France. pp.59-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2466816.2466826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282646v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account emotions in mixed human/agent systems for improving collaborative work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Lhommet</w:t>
+                <w:t xml:space="preserve">Fuzzy Rules for Events Perception and Emotions in an Agent Architecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Management of Industrial and Corporate Knowledge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSFLAT Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.657--664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2011.5960218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00631069v1</w:t>
+                <w:t xml:space="preserve">hal-01657783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Never Alone in the Crowd: A Microscopic Crowd Model Based on Emotional Contagion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Lhommet</w:t>
+                <w:t xml:space="preserve">V3S, a Virtual Environment for Risk Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Intelligence and Intelligent Agent Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.149⟩</w:t>
+              <w:t xml:space="preserve">JVRC11: Joint Virtual Reality Conference of EGVE - EuroVR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nottingham, France. pp.95-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/EGVE/JVRC11/095-102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658016v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V3S, a Virtual Environment for Risk Management Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+                <w:t xml:space="preserve">Taking into account emotions in mixed human/agent systems for improving collaborative work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lhommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVRC11: Joint Virtual Reality Conference of EGVE - EuroVR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/EGVE/JVRC11/095-102⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on the Management of Industrial and Corporate Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.854 - 857, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2011.5960218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658649v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Rules for Events Perception and Emotions in an Agent Architecture.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+                <w:t xml:space="preserve">Never Alone in the Crowd: A Microscopic Crowd Model Based on Emotional Contagion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lhommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT Conf.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.89-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657783v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'individu à la foule : un modèle informatique de contagion émotionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lhommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7809,113 +7818,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.949-962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'algorithmes de décision à l'aide des réseaux de Pétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xaohui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7934,406 +7943,406 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC 2010: MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for Managing a Virtual Environment for Risk Prevention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kahina Amokrane</w:t>
+                <w:t xml:space="preserve">Empathy and Placebo for Autonomous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazael Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIIC '10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Agent Technology 2010 (IAT'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Toronto, Canada. pp.277--282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIIC.2010.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00552032v1</w:t>
+                <w:t xml:space="preserve">hal-00552010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy and Placebo for Autonomous Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hazael Jones</w:t>
+                <w:t xml:space="preserve">Guidage Auto-Adaptatif par des Métaphores de Visualisation pour l'Apprentissage à la Navigation Fluviale en Environnement Virtuel Informé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pourplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Agent Technology 2010 (IAT'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Toronto, Canada. pp.277--282</w:t>
+              <w:t xml:space="preserve">5èmes journées de l'AFRV (Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Orsay, France. p. 53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552010v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage Auto-Adaptatif par des Métaphores de Visualisation pour l'Apprentissage à la Navigation Fluviale en Environnement Virtuel Informé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+                <w:t xml:space="preserve">An Ontology for Managing a Virtual Environment for Risk Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Edward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hissel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées de l'AFRV (Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIIC '10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bengalore, India. pp.62--67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIIC.2010.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944642v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEDAGOGICAL SYSTEM IN VIRTUAL ENVIRONMENTS FOR HIGH-RISK SITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8349,73 +8358,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAART 2009: t the International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Valencia, Spain. pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge representation : an ontology for managing a Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8457,690 +8466,690 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAART 2009: the International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Valencia, Spain. pp.332-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality Contribution to training and risk prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Amokrane</w:t>
+                <w:t xml:space="preserve">Virtual Autonomous Agents in an Informed Environment for Risk Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAI 2009: the International Conference on Artificial Intelligence 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA '09: the 9th International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.496-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462120v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality, Emotions and Physiology in a BDI Agent Architecture: The PEP -&amp;gt; BDI Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+                <w:t xml:space="preserve">Cognitive Modeling of Virtual Autonomous Intelligent Agents Integrating Human Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAT '09: the 2009 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.160⟩</w:t>
+              <w:t xml:space="preserve">WI-IAT '09: the 2009 IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.353-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462097v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Autonomous Agents in an Informed Environment for Risk Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Edward</w:t>
+                <w:t xml:space="preserve">I Feel What You Feel: Empathy and Placebo Mechanisms for Autonomous Virtual Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '09: the 9th International Conference on Intelligent Virtual Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_60⟩</w:t>
+              <w:t xml:space="preserve">IVA'09: 9th International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.323-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00462092v1</w:t>
+                <w:t xml:space="preserve">hal-00462091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Modeling of Virtual Autonomous Intelligent Agents Integrating Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Edward</w:t>
+                <w:t xml:space="preserve">Personality, Emotions and Physiology in a BDI Agent Architecture: The PEP-&amp;gt; BDI Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT '09: the 2009 IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2009 IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology-Volume 02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.263--266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462101v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality, Emotions and Physiology in a BDI Agent Architecture: The PEP-&amp;gt; BDI Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+                <w:t xml:space="preserve">Virtual Reality Contribution to training and risk prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2009 IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology-Volume 02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.263--266</w:t>
+              <w:t xml:space="preserve">ICAI 2009: the International Conference on Artificial Intelligence 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Las Vegas, United States. pp.466-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657784v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Feel What You Feel: Empathy and Placebo Mechanisms for Autonomous Virtual Humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Personality, Emotions and Physiology in a BDI Agent Architecture: The PEP -&amp;gt; BDI Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA'09: 9th International Conference on Intelligent Virtual Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_35⟩</w:t>
+              <w:t xml:space="preserve">IAT '09: the 2009 IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.263-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00462091v1</w:t>
+                <w:t xml:space="preserve">hal-00462097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V3S : a training and decision making tool for modelling safety interventions on SEVESO sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9149,123 +9158,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Virtual reality International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Laval, France. pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00976190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agents approach for modelling safety interventions on a SEVESO site through virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9274,137 +9283,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting "Virtual concept"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visuairport project: a 3d mobile equipement for airport ground activities management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,501 +9428,501 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Laval, France. pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative decision in shared environments: Airport management application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Stanciulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Virtual Concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.P4-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling driver behavior in a straight-line emergency situation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmented Naïve Bayesian Network for Driver's Behavior Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kassagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahli Bouslimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kassagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 Digital Human Modeling for Design and Engineering Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles, Symposium Conference Program,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Las Vegas (Nevada), United States. pp.236 - 242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2005.1505108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785368v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A library for Learning Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mellet-d'Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Laval, France. pp.PO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Naïve Bayesian Network for Driver's Behavior Modeling. Las Vegas, June 7, 2005.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling driver behavior in a straight-line emergency situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahli Bouslimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kassagi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahli Bouslimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles, Symposium Conference Program,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2005 Digital Human Modeling for Design and Engineering Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Iowa Citu, United States. pp.P</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784784v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of modelling drivers' behavior in emergency situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahli Bouslimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9955,100 +9964,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FISITA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Barcelona, Spain. barcelona2004/F2004I064-paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Detection for haptic interaction with solid models and virtual prototypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panogiotis Stergiopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10063,73 +10072,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality International Conference 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, France. pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intelligent tutorial agent for training virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10158,73 +10167,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th world multiconference on Systemics, Cybernetics and Informatics SCI'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Orlando, United States. pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un système de RV pour la formation des agents de conduite aux opérations en milieu ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10253,146 +10262,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réalité Virtuelle et Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Approach of the Design and Evaluation of a Virtual Reality Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international "Réalité Virtuelle et prototypage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Laval, France. pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10402,51 +10411,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de perception multi-sens pour des agents dans un environnement virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan de Blauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10475,87 +10484,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICTEAMS: une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10570,73 +10579,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic generation of dilemma-based situations in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10665,51 +10674,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference, ITS 2016 Zagreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Zagreb, Croatia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10719,261 +10728,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières Avancées en Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Bouveret; Domitile Lourdeaux; Philippe Mathieu; Serena Villata. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31 (1-2), 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle (AFIA). , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10983,280 +10992,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dautin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 1, wiley, pp.1-71, 2018, 978-1-786-30105-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119341031.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Learning Situations According to the Learner’s Profile Within a Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joaquim Filipe; Ana Fred. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5th International Conference, ICAART 2013, Barcelona, Spain, February 15-18, 2013. Revised Selected Papers (449), Springer Berlin Heidelberg, pp.245 - 260, 2014, Communications in Computer and Information Science, 978-3-662-44439-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44440-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Action Selection Architecture for Autonomous Virtual Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11279,92 +11288,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N.T. Nguyen et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Challenges in Computational Collective Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.269-280, 2009, Studies in Computational Intelligence, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03958-4_2310.1007/978-3-642-03958-4_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l'humain virtuel pour la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11384,163 +11393,163 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses de l'Ecole des Mines de Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traité de la réalité virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de l'Ecole des Mines de Paris, pp.365-391, 2009, sciences mathématiques et informatiques, Mines Paris, 3e édition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation de l'activité finalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rouillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Berthoz, Jean-Louis Vercher, Philippe Fuchs, Guillaume Moreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traité de la réalité virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de l'Ecole des Mines de Paris, pp.213-245, 2009, Sciences mathématiques et informatiques, Mines Paris, 3e édition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11550,100 +11559,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité virtuelle et formation : conception d'environnements virtuels pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. École Nationale Supérieure des Mines de Paris, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11653,105 +11662,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’activité humaine pour la scénarisation adaptative d’environnements virtuels complexes : Des comportements cognitifs aux comportements erronés en situation dégradée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de technologie de Compiègne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02191067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11898,51 +11907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Blauwe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.64" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Souchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hancock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1161932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rebenitsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-022-00672-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2021.1976509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Rahmouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311326" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00621-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1708612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Callebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2015.15.1.2867" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhommet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.281-308" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KQW279GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.24.673-694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7HPP8BVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahli Bouslimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassagi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2002.000430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Setitra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louenas Bounia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013057800003890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Clerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goutiere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011688700003393" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Diallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Goutiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lourdeaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagrue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifei Xie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00211" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776258" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT55865.2022.00033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pelissero-Witoslawski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/smc52423.2021.9659295" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Bensebaa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rerni Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465330" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833462v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Huguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_61" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703312v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabbou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00093" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698087v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Laurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005825902870295" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-146" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398127v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Callebert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48279-8_38" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403483v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemaitre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107801v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12337-0_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Loudeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanquepin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466826" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001968" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagrez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960218" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGVE/JVRC11/095-102" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631088v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433910v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaohui Li" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chehade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIC.2010.17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourplanche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462130v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462120v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.160" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_60" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5L4PVPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462101v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.300" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657784v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462091v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_35" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6TSF4CV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stanciulescu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785365v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785368v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellet-d'Huart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2005.1505108" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panogiotis Stergiopoulos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785501v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ria.revuesonline.com/resnum.jsp?editionId=3255" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189782v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955969v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dautin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096003v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44440-5_15" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555905v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03958-4_2310.1007/978-3-642-03958-4_23" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462284v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462286v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouill&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006475v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02191067v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Blauwe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.64" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Souchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hancock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1161932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rebenitsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-022-00672-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2021.1976509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Rahmouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311326" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00621-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1708612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Callebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2015.15.1.2867" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhommet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.281-308" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KQW279GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.24.673-694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7HPP8BVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahli Bouslimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassagi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2002.000430" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Clerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.05653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Setitra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louenas Bounia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013057800003890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goutiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011688700003393" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifei Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776258" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT55865.2022.00033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Goutiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lourdeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagrue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Bensebaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pelissero-Witoslawski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/smc52423.2021.9659295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rerni Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_61" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Huguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698087v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabbou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670408v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005825902870295" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403484v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398127v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Callebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862058" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48279-8_38" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemaitre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Loudeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Michel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12337-0_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001968" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagrez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794271v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanquepin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466826" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGVE/JVRC11/095-102" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960218" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.149" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433910v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaohui Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chehade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourplanche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIC.2010.17" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462130v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5L4PVPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462101v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.300" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_35" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6TSF4CV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462120v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.160" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stanciulescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784784v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2005.1505108" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellet-d'Huart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785368v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panogiotis Stergiopoulos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785501v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933481v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378728v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ria.revuesonline.com/resnum.jsp?editionId=3255" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189782v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dautin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44440-5_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03958-4_2310.1007/978-3-642-03958-4_23" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462284v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouill&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006475v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02191067v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>