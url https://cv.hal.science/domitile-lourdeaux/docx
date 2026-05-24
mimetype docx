--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1830,239 +1830,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three levels of Immersion and Interaction in a Approach of the VR Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of an intelligent tutorial agent for virtual reality training systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Franck Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Continuous Engineering and Life-Long Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (1-4), pp.214 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCEELL.2002.000430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783774v1</w:t>
+                <w:t xml:space="preserve">hal-00783771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of an intelligent tutorial agent for virtual reality training systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three levels of Immersion and Interaction in a Approach of the VR Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Continuous Engineering and Life-Long Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (1), pp. 30-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783771v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2074,261 +2074,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Interactive Narrative Systems: A Formal Approach</w:t>
+                <w:t xml:space="preserve">Facial Empathy Analysis Through Deep Learning and Computer Vision Techniques in Mixed Reality Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Clerc</w:t>
+                <w:t xml:space="preserve">Insaf Setitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sallak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Ravaine</w:t>
+                <w:t xml:space="preserve">Louenas Bounia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Computational Models of Narrative (CMN'25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2508.05653⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence (ICAART 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.31-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013057800003890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176345v1</w:t>
+                <w:t xml:space="preserve">hal-05486099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Empathy Analysis Through Deep Learning and Computer Vision Techniques in Mixed Reality Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Interactive Narrative Systems: A Formal Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Setitra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Johann Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louenas Bounia</w:t>
+                <w:t xml:space="preserve">Marc Ravaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence (ICAART 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.31-39, </w:t>
+              <w:t xml:space="preserve">8th International Workshop on Computational Models of Narrative (CMN'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Szilas, May 2025, Genève, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013057800003890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2508.05653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05486099v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Stress Classification with a Stroop task and in-office biophilic Relaxation in Virtual Reality based on Behavioral and Physiological data</w:t>
               </w:r>
@@ -2938,51 +2938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MENTA: how to balance authorial intention and user agency in virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3213,334 +3213,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de l'incertitude dans le processus de diagnostic des compétences de l'apprenant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Rahmouni</w:t>
+                <w:t xml:space="preserve">Génération d'un profil dynamique du stress pour l'entraînement à la gestion de situations de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pelissero-Witoslawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taher Bensebaa</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg (Virtual), Suisse. pp.202-213</w:t>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.178-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292886v1</w:t>
+                <w:t xml:space="preserve">hal-03292855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stress profile generation for crisis situations training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prise en compte de l'incertitude dans le processus de diagnostic des compétences de l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Pelissero-Witoslawski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+                <w:t xml:space="preserve">Taher Bensebaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg (Virtual), Suisse. pp.202-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545192v1</w:t>
+                <w:t xml:space="preserve">hal-03292886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'un profil dynamique du stress pour l'entraînement à la gestion de situations de crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Dynamic stress profile generation for crisis situations training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pelissero-Witoslawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.1823-1828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/smc52423.2021.9659295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292855v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t>
               </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4173,429 +4173,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698087v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMANS : suite logicielle pour la scénarisation d'environnements virtuels pour la formation à des situations socio-techniques complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Lacaze-Labadie</w:t>
+                <w:t xml:space="preserve">Heuristic approach to guarantee safe solutions in probabilistic planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Conférence Nationale sur les Applications Pratiques de l'Intelligence Artificielle (APIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.579-585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2017.00093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713199v1</w:t>
+                <w:t xml:space="preserve">hal-01670408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération dynamique de dilemmes en environnement virtuel à partir de modèles de connaissances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+                <w:t xml:space="preserve">HUMANS : suite logicielle pour la scénarisation d'environnements virtuels pour la formation à des situations socio-techniques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lacaze-Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3e Conférence Nationale sur les Applications Pratiques de l'Intelligence Artificielle (APIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538619v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification probabiliste : une heuristique pour garantir des solutions sûres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
+                <w:t xml:space="preserve">Génération dynamique de dilemmes en environnement virtuel à partir de modèles de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sallak</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670404v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic approach to guarantee safe solutions in probabilistic planning</w:t>
+                <w:t xml:space="preserve">Planification probabiliste : une heuristique pour garantir des solutions sûres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lacaze-Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2017.00093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01670408v1</w:t>
+                <w:t xml:space="preserve">hal-01670404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICTEAMS : une équipe de personnages virtuels autonomes pour la formation au sauvetage de blessés</w:t>
               </w:r>
@@ -4774,667 +4774,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet VICTEAMS</w:t>
+                <w:t xml:space="preserve">Perturbed Communication in a Virtual Environment to Train Medical Team Leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Medicine Meets Virtual Reality Conference (MMVR22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Los Angeles, CA, United States. pp.146-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342677v1</w:t>
+                <w:t xml:space="preserve">hal-01315434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trust-based Decision-making Approach Applied to Agents in Collaborative Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Trust-based decision-making system for action selection by autonomous agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Agents and Artificial Intelligence (ICAART 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nanchang, China. pp.4-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332132v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic generation of dilemma-based situations in virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference Intelligent Tutoring Systems (ITS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zagreb, Croatia. pp.526-527</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502327v1</w:t>
+                <w:t xml:space="preserve">hal-01403484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic generation of dilemma-based situations in virtual environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzeddine Benabbou</w:t>
+                <w:t xml:space="preserve">Présentation du projet VICTEAMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference Intelligent Tutoring Systems (ITS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Zagreb, Croatia. pp.526-527</w:t>
+              <w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403484v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust-based decision-making system for action selection by autonomous agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A Trust-based Decision-making Approach Applied to Agents in Collaborative Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Agents and Artificial Intelligence (ICAART 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Roma, Italy. pp.287-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005825902870295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398127v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbed Communication in a Virtual Environment to Train Medical Team Leaders</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Corneloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Medicine Meets Virtual Reality Conference (MMVR22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Los Angeles, CA, United States. pp.146-149, </w:t>
+              <w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315434v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteur décisionnel reposant sur un modèle de confiance pour des agents autonomes</w:t>
               </w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priority-based contextual local decision making in multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6015,217 +6015,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle de stratégie basé sur la gestion des ressources pour la création des IA dans les RTS</w:t>
+                <w:t xml:space="preserve">Towards a resource-based model of strategy to help designing opponent AI in RTS games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chopinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Agents and Artificial Intelligence (ICAART 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.210-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178900v1</w:t>
+                <w:t xml:space="preserve">hal-01107801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a resource-based model of strategy to help designing opponent AI in RTS games</w:t>
+                <w:t xml:space="preserve">Vers un modèle de stratégie basé sur la gestion des ressources pour la création des IA dans les RTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chopinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Agents and Artificial Intelligence (ICAART 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.210-215</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107801v1</w:t>
+                <w:t xml:space="preserve">hal-01178900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How designing a virtual environment for professional training from an activity framework?</w:t>
               </w:r>
@@ -6499,347 +6499,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An industrial approach to design compelling VR and AR experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fuchs</w:t>
+                <w:t xml:space="preserve">Using planning to predict and influence autonomous agents behaviour in a virtual environment for training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Querrec</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE, Engineering Reality of Virtual Reality (ERVR'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCI*CC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Fordham University, New-York City, United States. pp. 274-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805843v1</w:t>
+                <w:t xml:space="preserve">hal-00925406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic scenario adaptation balancing control, coherence and emergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Barot</w:t>
+                <w:t xml:space="preserve">An industrial approach to design compelling VR and AR experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Querrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE, Engineering Reality of Virtual Reality (ERVR'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Californie, United States. pp.8649-07, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794114v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using planning to predict and influence autonomous agents behaviour in a virtual environment for training</w:t>
+                <w:t xml:space="preserve">Dynamic scenario adaptation balancing control, coherence and emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCI*CC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Fordham University, New-York City, United States. pp. 274-281</w:t>
+              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.232-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925406v1</w:t>
+                <w:t xml:space="preserve">hal-00794114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking and Dynamic Scenario Adaptation System in Virtual Environment</w:t>
               </w:r>
@@ -7117,663 +7117,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic selection of learning situations in virtual environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HUMANS: a HUman Models based Artificial eNvironments software platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanquepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lhommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agents and Articificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VRIC'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Laval, France. pp.59-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2466816.2466826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794271v1</w:t>
+                <w:t xml:space="preserve">hal-00873383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMANS: a HUman Models based Artificial eNvironments software platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic selection of learning situations in virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRIC'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Agents and Articificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.101 - 110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2466816.2466826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873383v1</w:t>
+                <w:t xml:space="preserve">hal-00794271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Rules for Events Perception and Emotions in an Agent Architecture.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+                <w:t xml:space="preserve">Taking into account emotions in mixed human/agent systems for improving collaborative work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lhommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT Conf.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on the Management of Industrial and Corporate Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.854 - 857, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2011.5960218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657783v1</w:t>
+                <w:t xml:space="preserve">hal-00631069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V3S, a Virtual Environment for Risk Management Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+                <w:t xml:space="preserve">Never Alone in the Crowd: A Microscopic Crowd Model Based on Emotional Contagion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lhommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVRC11: Joint Virtual Reality Conference of EGVE - EuroVR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/EGVE/JVRC11/095-102⟩</w:t>
+              <w:t xml:space="preserve">Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.89-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658649v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account emotions in mixed human/agent systems for improving collaborative work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Lhommet</w:t>
+                <w:t xml:space="preserve">Fuzzy Rules for Events Perception and Emotions in an Agent Architecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Management of Industrial and Corporate Knowledge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSFLAT Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.657--664</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631069v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Never Alone in the Crowd: A Microscopic Crowd Model Based on Emotional Contagion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Lhommet</w:t>
+                <w:t xml:space="preserve">V3S, a Virtual Environment for Risk Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Intelligence and Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.89-92, </w:t>
+              <w:t xml:space="preserve">JVRC11: Joint Virtual Reality Conference of EGVE - EuroVR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nottingham, France. pp.95-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/EGVE/JVRC11/095-102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658016v1</w:t>
+                <w:t xml:space="preserve">hal-00658649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'individu à la foule : un modèle informatique de contagion émotionnelle.</w:t>
               </w:r>
@@ -7848,485 +7848,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'algorithmes de décision à l'aide des réseaux de Pétri</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Ontology for Managing a Virtual Environment for Risk Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2010: MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIIC '10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bengalore, India. pp.62--67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIIC.2010.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433910v1</w:t>
+                <w:t xml:space="preserve">hal-00552032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathy and Placebo for Autonomous Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazael Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Agent Technology 2010 (IAT'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Toronto, Canada. pp.277--282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidage Auto-Adaptatif par des Métaphores de Visualisation pour l'Apprentissage à la Navigation Fluviale en Environnement Virtuel Informé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Fricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pourplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées de l'AFRV (Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France. p. 53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for Managing a Virtual Environment for Risk Prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation d'algorithmes de décision à l'aide des réseaux de Pétri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xaohui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIIC '10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MajecSTIC 2010: MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552032v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEDAGOGICAL SYSTEM IN VIRTUAL ENVIRONMENTS FOR HIGH-RISK SITES</w:t>
               </w:r>
@@ -8716,238 +8716,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Feel What You Feel: Empathy and Placebo Mechanisms for Autonomous Virtual Humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Personality, Emotions and Physiology in a BDI Agent Architecture: The PEP-&amp;gt; BDI Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA'09: 9th International Conference on Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2009 IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology-Volume 02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milan, Italy. pp.263--266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462091v1</w:t>
+                <w:t xml:space="preserve">hal-01657784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality, Emotions and Physiology in a BDI Agent Architecture: The PEP-&amp;gt; BDI Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">I Feel What You Feel: Empathy and Placebo Mechanisms for Autonomous Virtual Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2009 IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology-Volume 02</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA'09: 9th International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.323-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657784v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality Contribution to training and risk prevention</w:t>
               </w:r>
@@ -9015,64 +9015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality, Emotions and Physiology in a BDI Agent Architecture: The PEP -&amp;gt; BDI Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9553,360 +9553,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Naïve Bayesian Network for Driver's Behavior Modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A library for Learning Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mellet-d'Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles, Symposium Conference Program,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virtual Reality International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Laval, France. pp.PO</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784784v1</w:t>
+                <w:t xml:space="preserve">hal-00785378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A library for Learning Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling driver behavior in a straight-line emergency situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahli Bouslimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kassagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mellet-d'Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Laval, France. pp.PO</w:t>
+              <w:t xml:space="preserve">2005 Digital Human Modeling for Design and Engineering Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Iowa Citu, United States. pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785378v1</w:t>
+                <w:t xml:space="preserve">hal-00785368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling driver behavior in a straight-line emergency situation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmented Naïve Bayesian Network for Driver's Behavior Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kassagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahli Bouslimi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kassagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 Digital Human Modeling for Design and Engineering Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles, Symposium Conference Program,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Las Vegas (Nevada), United States. pp.236 - 242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2005.1505108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785368v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of modelling drivers' behavior in emergency situations</w:t>
               </w:r>
@@ -10311,51 +10311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Approach of the Design and Evaluation of a Virtual Reality Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11907,51 +11907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Blauwe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.64" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Souchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hancock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1161932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rebenitsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-022-00672-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2021.1976509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Rahmouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311326" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00621-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1708612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Callebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2015.15.1.2867" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhommet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.281-308" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KQW279GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.24.673-694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7HPP8BVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahli Bouslimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassagi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2002.000430" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Clerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.05653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Setitra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louenas Bounia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013057800003890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goutiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011688700003393" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifei Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776258" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT55865.2022.00033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Goutiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lourdeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagrue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Bensebaa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pelissero-Witoslawski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/smc52423.2021.9659295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rerni Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_61" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Huguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698087v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabbou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670408v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005825902870295" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403484v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398127v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Callebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862058" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48279-8_38" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemaitre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107801v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Loudeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Michel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12337-0_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001968" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagrez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794271v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanquepin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466826" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGVE/JVRC11/095-102" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960218" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.149" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433910v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaohui Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chehade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourplanche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIC.2010.17" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462130v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5L4PVPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462101v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.300" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_35" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6TSF4CV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462120v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.160" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stanciulescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784784v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2005.1505108" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellet-d'Huart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785368v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panogiotis Stergiopoulos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785501v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933481v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378728v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ria.revuesonline.com/resnum.jsp?editionId=3255" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189782v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dautin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44440-5_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03958-4_2310.1007/978-3-642-03958-4_23" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462284v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouill&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006475v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02191067v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan de Blauwe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.64" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Souchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hancock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1161932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rebenitsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-022-00672-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2021.1976509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Rahmouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Benabbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bensebaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311326" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00621-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sagnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Thouvenin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2019.1708612" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.1.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Callebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2015.15.1.2867" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhommet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.281-308" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KQW279GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.24.673-694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7HPP8BVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahli Bouslimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassagi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2002.000430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Setitra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louenas Bounia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013057800003890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Clerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.05653" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Goutiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lagrue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011688700003393" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifei Xie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776258" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gicquel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT55865.2022.00033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Goutiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lourdeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagrue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pelissero-Witoslawski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Bensebaa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/smc52423.2021.9659295" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rerni Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465330" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_61" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Huguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698087v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benabbou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703312v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-146" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403484v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332132v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005825902870295" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Callebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862058" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48279-8_38" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342668v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemaitre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Loudeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Michel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12337-0_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001968" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane-Ferka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagrez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873383v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanquepin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2466816.2466826" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794271v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960218" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658016v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.149" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGVE/JVRC11/095-102" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552032v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIC.2010.17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944642v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fricoteaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pourplanche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaohui Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chehade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462130v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5L4PVPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462101v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.300" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_35" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6TSF4CV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462120v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.160" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stanciulescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785365v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellet-d'Huart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785368v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00784784v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2005.1505108" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panogiotis Stergiopoulos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785501v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00786694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933481v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378728v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ria.revuesonline.com/resnum.jsp?editionId=3255" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189782v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dautin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44440-5_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03958-4_2310.1007/978-3-642-03958-4_23" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462284v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Couix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rouill&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006475v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02191067v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>