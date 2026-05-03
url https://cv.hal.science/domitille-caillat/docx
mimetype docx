--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -146,115 +146,159 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maître de conférences en Sciences du langage, je travaille sur les interactions orales, que j'aborde selon des perspectives énonciatives et multimodales. Je consacre aujourd'hui mes recherches à la modélisation des mécanismes d'articulation entre gestes et parole.</w:t>
+        <w:t xml:space="preserve">Enseignante-chercheuse à l’Université de Montpellier Paul-Valéry et rattachée au laboratoire </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Praxiling</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (UMR 5267), Domitille Caillat est linguiste, spécialiste de l’analyse du discours en interaction. Membre du réseau français de l’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Society of Gesture Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (ISGS), ses travaux actuels portent sur les principes d'articulation des gestes manuels et de la parole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J'enseigne l'analyse du discours, la linguistique interactionnelle et les approches multimodales du langage, en licence et en master de Sciences du Langage à l'Université de Montpellier Paul-Valéry.</w:t>
+        <w:t xml:space="preserve">Fortement ancrée dans une approche interdisciplinaire, nourrie notamment au travers d’une délégation de deux ans à l’INRIA au sein de l’équipe </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Multispeech</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ainsi que par le développement du projet SyncoGest, mené en collaboration avec des informaticiens et spécialistes de l’IA du </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Loria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Université de Lorraine) et des experts du mouvement d’</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">EuroMov Digital Health in Motion</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Université de Montpellier / IMT Alès), Domitille Caillat conduit actuellement des recherches visant à modéliser les mécanismes de la gestualité manuelle coverbale et à établir des processus de standardisation méthodologique et analytique transdisciplinaires dédiés aux études gestuelles. Ses travaux exploratoires portent ainsi notamment sur les modes de collecte et de traitement de données multimodales, les techniques outillées d’annotation gestuelle formelle et les principes logiques de catégorisation fonctionnelle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je suis responsable scientifique du projet ANR interdisciplinaire SyncoGest (</w:t>
+        <w:t xml:space="preserve">Responsable scientifique du projet </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">SyncoGest</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchronisation des gestes et de la parole</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, 2025-2029), mené en collaboration avec le </w:t>
+        <w:t xml:space="preserve">) débuté en 2021, ses recherches ont été soutenues par plusieurs financements locaux et nationaux (projets scientifiques de l'UMPV, MITI CNRS, ANR).</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> (Univ. de Lorraine, CNRS, INRIA) et </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Elle enseigne aujourd'hui l'analyse du discours, la linguistique interactionnelle et les approches multimodales du langage en licence et en master de Sciences du Langage à l'Université de Montpellier Paul-Valéry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -277,113 +321,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel d'analyse du discours. Perspectives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Verine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Culture &amp; Communication, 9782807360556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -393,687 +437,687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth AMOSSY (dir.) (2018), « La réparation d’image dans le discours de campagne. Perspectives discursives et argumentatives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 39/2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.16025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’oral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 75, pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/praxematique.7588⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 76, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159649v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’écrit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Constantin De Chanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 76, pp.1-12. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 75, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.7589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03725364v1</w:t>
+                <w:t xml:space="preserve">hal-04159649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension mimo-posturo-gestuelle du discours rapporté à l’oral : ancrage énonciatif et implications interactionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Hétérogénéité énonciative et discours en interaction (1). L’autre en dialogue : hétérogénéité énonciative et genres de l’oral, 75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/praxematique.6808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi reprendre la parole de l'autre en politique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122, pp.9-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.26000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement multimodal des discours rapportés (en style direct) à l'oral : procédés énonciatifs et argumentatifs du recours aux émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35, pp.83-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/semen.9816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00825689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours représenté direct dans les conversations orales: une gestion multimodale des décrochements énonciatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2.2, pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1083,950 +1127,950 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration, Chapitre III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Sarale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Verine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domitille Caillat; Bertrand Verine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'analyse du discours. Perspectives contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-69, 2024, Culture &amp; Communication, 9782807360556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses outillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domitille Caillat; Bertrand Verine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.135-161, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation&amp;quot;. Chapitre VI.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">#UnAgentVousManqueEtToutEstDépeuplé. Quand la matérialité des tweets informe sur la réception de l’information voyageur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d'analyse du discours : perspectives contemporaines.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-133, 2024, Culture et Communication, 9782807360556</w:t>
+              <w:t xml:space="preserve">Matérialités du discours rapporté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia, pp.93-112, 2024, Matérialités du discours rapporté, 978-2-8061-3748-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919986v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#UnAgentVousManqueEtToutEstDépeuplé. Quand la matérialité des tweets informe sur la réception de l’information voyageur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Argumentation&amp;quot;. Chapitre VI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Sarale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Domitille Caillat; Bertrand Verine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matérialités du discours rapporté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academia, pp.93-112, 2024, Matérialités du discours rapporté, 978-2-8061-3748-7</w:t>
+              <w:t xml:space="preserve">Manuel d'analyse du discours : perspectives contemporaines.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-133, 2024, Culture et Communication, 9782807360556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442192v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un procédé argumentatif particulier : le discours rapporté »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le débat Macron/Le Pen de 2017 : un débat disruptif ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la parole de l'adversaire dans les débats politiques télévisés: de l'indispensable reprise à la reformulation orientée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Houda LANDOLSI, Maria SVENSSON et Coco NOREN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reformulation : à la recherche d'une frontière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87, Uppsala Universitet, pp.115-127., 2019, Studia Romanica Upsaliensia, 978915&amp;306766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du discours rapporté dans les débats politiques télévisés: le cas des débats de l’entre-deux-tours des présidentielles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Mańkowska; M. Kostro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le discours représenté dans les genres écrits et oraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Werset, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01628039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recours au discours rapporté dans le débat présidentiel de 2007 : rapport de force et question de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Sullet-Nylander; M. Roitman; M. Lopez-Muñoz; S. Marnette; L. Rosier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours rapporté, genre(s) et média</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stockholm University Press, pp.117-129, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01628035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours rapporté direct à l’oral: un simulacre multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse de l’Université de Valladolid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imitation et simulacre dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01628032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours rapporté direct dans les conversations orales: un système de balisage multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Desoutter; Caroline Mellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le discours rapporté et ses marques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-80, 2013, Linguistic Insights</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2036,2385 +2080,2454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction (2). Dialogalité, hétérogénéité énonciative et genres de l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska-Genieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.6746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction (1). L’autre en dialogue : hétérogénéité énonciative et genres de l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska-Genieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 75, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/praxematique.6744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprendre la parole de l’autre en politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.25980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcrire l’oral: Principes et enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transcribing spoken language: principles and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Parliament : AI-Enhanced Multilingual Corpus Using Innovative Methodology for Non-Institutional Speeches in German, French, Spanish and Italian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Feb 2026, Modène, Italie</w:t>
+              <w:t xml:space="preserve">Beyond Parliament: AI-Enhanced Multilingual Corpus Using Innovative Methodology for Non-Institutional Speechez in German, French, Spanish and Italian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Feb 2026, Modène, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533626v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05590145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding the Spatial Features of Co-Verbal Manual Gestures: a Framework for Automated Annotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transcrire l’oral: Principes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multimodality (ICOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Groningen, Oct 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Beyond Parliament : AI-Enhanced Multilingual Corpus Using Innovative Methodology for Non-Institutional Speeches in German, French, Spanish and Italian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Feb 2026, Modène, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343752v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconic Co-verbal Gestures: Study of Some Facets of Iconicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Encoding the Spatial Features of Co-Verbal Manual Gestures: a Framework for Automated Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaëlla Grondin-Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on dimensions of iconicity in the visual modality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multimodality (ICOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Groningen, Oct 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962406v1</w:t>
+                <w:t xml:space="preserve">hal-05343752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Gesture Formalization: Encoding Features and Automation Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Iconic Co-verbal Gestures: Study of Some Facets of Iconicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaëlla Grondin-Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the International Society for Gesture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop on dimensions of iconicity in the visual modality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180973v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Automatic Hand-Gesture Generation Using Multimodal Corpus Annotations: The Benefits of a Multidisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaëlla Grondin-Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MM '25:The 33rd ACM International Conference on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taras Kucherenko; Laura B. Hensel, Oct 2025, Dublin, Ireland. pp.3-11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746268.3759430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative study of gesture annotation corpus : Challenges and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Exploring Gesture Formalization: Encoding Features and Automation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaëlla Grondin-Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI Companion '24: Companion Proceedings of the 26th International Conference on Multimodal Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Conference of the International Society for Gesture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nijmegen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767088v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of speech and gestures in an interactional context (SyncoGest Project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Qualitative study of gesture annotation corpus : Challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaëlla Grondin-Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 2022 - 9th Conference of the International Society for Gesture Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMI Companion '24: Companion Proceedings of the 26th International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Jose, Costa Rica. pp.147-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3686215.3688820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875218v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEs eKiPes SnCF et rTE mEttENt toUt eN oEUvrE pOuR ReTAbLir LeLEcTrIciTÉ.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synchronization of speech and gestures in an interactional context (SyncoGest Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international et pluridisciplinaire Ci-Dit, Matérialités du Discours Rapporté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Luxembourg, Jun 2022, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">ISGS 2022 - 9th Conference of the International Society for Gesture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441788v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours rapporté “co-locutif”, ou comment forcer l’adhésion de son interlocuteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">LEs eKiPes SnCF et rTE mEttENt toUt eN oEUvrE pOuR ReTAbLir LeLEcTrIciTÉ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Colloque international de linguistique française, Autour de l’énonciation : des stratégies aux opérateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">8e colloque international et pluridisciplinaire Ci-Dit, Matérialités du Discours Rapporté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Jun 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962408v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle perception de l’Information Voyageurs en situation perturbée ? Le ressenti des voyageurs à la lumière de la linguistique de corpus et de l’analyse du discours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le discours rapporté “co-locutif”, ou comment forcer l’adhésion de son interlocuteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luce Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité, session De la collecte à l’analyse des données textuelles pour l’étude des mobilités quotidiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marne La Vallee, France</w:t>
+              <w:t xml:space="preserve">XIIIe Colloque international de linguistique française, Autour de l’énonciation : des stratégies aux opérateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442150v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières du discours rapporté à l’oral : le rôle des données cotextuelles, contextuelles et to-textuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quelle perception de l’Information Voyageurs en situation perturbée ? Le ressenti des voyageurs à la lumière de la linguistique de corpus et de l’analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux Frontières des Discours Rapportés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité, session De la collecte à l’analyse des données textuelles pour l’étude des mobilités quotidiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962452v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séduction et stigmatisation des électeurs communistes et frontistes : des positionnements stratégiques. Le cas des débats de l’entre-deux tours des présidentielles françaises (1974-2012)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les frontières du discours rapporté à l’oral : le rôle des données cotextuelles, contextuelles et to-textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Discourse and the Extremes in the Romance Speaking Countries: Linguistics and Social Science perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Aux Frontières des Discours Rapportés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962413v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du discours rapporté dans les débats politiques télévisés : le cas des débats de l’entre-deux-tours des présidentielles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Séduction et stigmatisation des électeurs communistes et frontistes : des positionnements stratégiques. Le cas des débats de l’entre-deux tours des présidentielles françaises (1974-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le discours représenté dans les genres écrits et oraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Political Discourse and the Extremes in the Romance Speaking Countries: Linguistics and Social Science perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962411v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours rapportés et débats politiques télévisés : légitimation de soi et délégitimation de l’adversaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La place du discours rapporté dans les débats politiques télévisés : le cas des débats de l’entre-deux-tours des présidentielles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Congrès International de Linguistique Française (CILF), Le discours politique et les discours politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Saragosse (Université), Spain</w:t>
+              <w:t xml:space="preserve">Le discours représenté dans les genres écrits et oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962415v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodalité et stratégies argumentatives : le cas du discours rapporté dans les débats politico-médiatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discours rapportés et débats politiques télévisés : légitimation de soi et délégitimation de l’adversaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les gestes rencontrent la langue (et le discours) : ressources multimodales et complexités interactionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon (ENS de Lyon), France</w:t>
+              <w:t xml:space="preserve">XIe Congrès International de Linguistique Française (CILF), Le discours politique et les discours politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Saragosse (Université), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962455v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débats politiques électoraux à la télévision française : étude contrastive Présidentielles/Primaires à travers le prisme du discours rapporté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multimodalité et stratégies argumentatives : le cas du discours rapporté dans les débats politico-médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Sandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political discourse in the Romance speaking countries: new perspectives at the crossroads of linguistics and social sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Quand les gestes rencontrent la langue (et le discours) : ressources multimodales et complexités interactionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon (ENS de Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962423v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et pourquoi pas de la linguistique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les débats politiques électoraux à la télévision française : étude contrastive Présidentielles/Primaires à travers le prisme du discours rapporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Faivre</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marathon du savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Lyon (ENS de Lyon), France</w:t>
+              <w:t xml:space="preserve">Political discourse in the Romance speaking countries: new perspectives at the crossroads of linguistics and social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962459v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recours au discours rapporté dans le débat présidentiel de l’entre-deux-tours de 2007 : des usages sexués?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Et pourquoi pas de la linguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Ci-Dit, Rapporter et être rapporté(e) : une affaire de genre(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Marathon du savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon (ENS de Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962434v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de temporalité au cœur de l'analyse des discours représentés à l'oral : essai de typologie, procédés rhétoriques et portées argumentatives des DR dans le débat présidentiel français de 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les recours au discours rapporté dans le débat présidentiel de l’entre-deux-tours de 2007 : des usages sexués?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international Ci-Dit, Rapporter et être rapporté(e) : une affaire de genre(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00818408v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement multimodal des discours rapportés directs à l’oral : procédés argumentatifs du recours aux émotions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La notion de temporalité au cœur de l'analyse des discours représentés à l'oral : essai de typologie, procédés rhétoriques et portées argumentatives des DR dans le débat présidentiel français de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’émotion argumentée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIIe Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.427 - 439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962427v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00818408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic characteristics of direct reported speech in spoken French: tagging properties, expressive games and argumentative impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le traitement multimodal des discours rapportés directs à l’oral : procédés argumentatifs du recours aux émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody and discourse Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">L’émotion argumentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962438v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours rapporté direct dans les conversations orales : un système de balisage multimodal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le Discours Rapporté Direct dans les interactions orales : une mise en scène multimodale prétendument fidèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le discours rapporté et ses marques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bergame, Italy</w:t>
+              <w:t xml:space="preserve">Imitation et simulacre dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962443v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Discours Rapporté Direct dans les interactions orales : une mise en scène multimodale prétendument fidèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le discours rapporté direct dans les conversations orales : un système de balisage multimodal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imitation et simulacre dans l’espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">Le discours rapporté et ses marques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962440v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prosodic characteristics of direct reported speech in spoken French: tagging properties, expressive games and argumentative impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prosody and discourse Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poly-structuration multimodale et poly-fonctionnalité énonciative dans la narration orale professionnelle : gestion du récit et gestion de l’écoute dans la “mise en bouche” d’un conte de Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La narration orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4424,138 +4537,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSMOS: Semi-automatic tool development for co-speech gesture segmentation based on expert frame annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaëlla Grondin-Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GENEA 2025 - Generation and Evaluation of Non-verbal Behaviour for Embodied Agents Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4623,51 +4736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCEE7887"/>
+    <w:nsid w:val="1823A73D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4854,51 +4967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/domitille-caillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0755-6581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183575024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhm.euromov.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/SOuni/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360556-manuel-d-analyse-du-discours" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.16025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyushkina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin De Chanay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7588" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7589" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.9816" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/45857" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska-Genieys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6744" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25980" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lla Grondin-Verdon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746268.3759430" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3686215.3688820" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sandr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Faivre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100329" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962438v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/domitille-caillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0755-6581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183575024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://praxiling.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.inria.fr/en/multispeech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhm.euromov.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://anr.fr/Projet-ANR-24-CE23-2926" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360556-manuel-d-analyse-du-discours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.16025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyushkina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin De Chanay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6808" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26000" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.9816" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/45857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska-Genieys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25980" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lla Grondin-Verdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746268.3759430" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3686215.3688820" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sandr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Faivre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>