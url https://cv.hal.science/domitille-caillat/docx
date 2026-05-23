--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -527,261 +527,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’écrit</w:t>
+                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
+                <w:t xml:space="preserve">Hugues Constantin De Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 76, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2021, 75, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.7589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725364v1</w:t>
+                <w:t xml:space="preserve">hal-04159649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’oral</w:t>
+                <w:t xml:space="preserve">Hétérogénéité énonciative et discours en interaction dans les genres de l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Constantin De Chanay</w:t>
+                <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 75, pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2021, 76, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.7588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159649v1</w:t>
+                <w:t xml:space="preserve">hal-03725364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension mimo-posturo-gestuelle du discours rapporté à l’oral : ancrage énonciatif et implications interactionnelles</w:t>
               </w:r>
@@ -871,51 +871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1609,169 +1609,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un procédé argumentatif particulier : le discours rapporté »</w:t>
+                <w:t xml:space="preserve">La représentation de la parole de l'adversaire dans les débats politiques télévisés: de l'indispensable reprise à la reformulation orientée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Houda LANDOLSI, Maria SVENSSON et Coco NOREN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le débat Macron/Le Pen de 2017 : un débat disruptif ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La reformulation : à la recherche d'une frontière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 87, Uppsala Universitet, pp.115-127., 2019, Studia Romanica Upsaliensia, 978915&amp;306766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329770v1</w:t>
+                <w:t xml:space="preserve">hal-03643440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation de la parole de l'adversaire dans les débats politiques télévisés: de l'indispensable reprise à la reformulation orientée</w:t>
+                <w:t xml:space="preserve">« Un procédé argumentatif particulier : le discours rapporté »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La reformulation : à la recherche d'une frontière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 87, Uppsala Universitet, pp.115-127., 2019, Studia Romanica Upsaliensia, 978915&amp;306766</w:t>
+              <w:t xml:space="preserve">Le débat Macron/Le Pen de 2017 : un débat disruptif ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643440v1</w:t>
+                <w:t xml:space="preserve">hal-02329770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du discours rapporté dans les débats politiques télévisés: le cas des débats de l’entre-deux-tours des présidentielles françaises</w:t>
               </w:r>
@@ -1824,173 +1824,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01628039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recours au discours rapporté dans le débat présidentiel de 2007 : rapport de force et question de genre</w:t>
+                <w:t xml:space="preserve">Le discours rapporté direct à l’oral: un simulacre multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Sullet-Nylander; M. Roitman; M. Lopez-Muñoz; S. Marnette; L. Rosier. </w:t>
+              <w:t xml:space="preserve">Presse de l’Université de Valladolid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours rapporté, genre(s) et média</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stockholm University Press, pp.117-129, 2014</w:t>
+              <w:t xml:space="preserve">Imitation et simulacre dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01628035v1</w:t>
+                <w:t xml:space="preserve">halshs-01628032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours rapporté direct à l’oral: un simulacre multimodal</w:t>
+                <w:t xml:space="preserve">Les recours au discours rapporté dans le débat présidentiel de 2007 : rapport de force et question de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presse de l’Université de Valladolid. </w:t>
+              <w:t xml:space="preserve">F. Sullet-Nylander; M. Roitman; M. Lopez-Muñoz; S. Marnette; L. Rosier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imitation et simulacre dans l’espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Discours rapporté, genre(s) et média</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stockholm University Press, pp.117-129, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01628032v1</w:t>
+                <w:t xml:space="preserve">halshs-01628035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours rapporté direct dans les conversations orales: un système de balisage multimodal</w:t>
               </w:r>
@@ -2120,51 +2120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska-Genieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Artyushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Nowakowska-Genieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2471,165 +2471,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcribing spoken language: principles and challenges</w:t>
+                <w:t xml:space="preserve">Transcrire l’oral: Principes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Parliament: AI-Enhanced Multilingual Corpus Using Innovative Methodology for Non-Institutional Speechez in German, French, Spanish and Italian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Feb 2026, Modène, Italy</w:t>
+              <w:t xml:space="preserve">Beyond Parliament : AI-Enhanced Multilingual Corpus Using Innovative Methodology for Non-Institutional Speeches in German, French, Spanish and Italian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Feb 2026, Modène, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05590145v1</w:t>
+                <w:t xml:space="preserve">hal-05533626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcrire l’oral: Principes et enjeux</w:t>
+                <w:t xml:space="preserve">Transcribing spoken language: principles and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Parliament : AI-Enhanced Multilingual Corpus Using Innovative Methodology for Non-Institutional Speeches in German, French, Spanish and Italian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Feb 2026, Modène, Italie</w:t>
+              <w:t xml:space="preserve">Beyond Parliament: AI-Enhanced Multilingual Corpus Using Innovative Methodology for Non-Institutional Speechez in German, French, Spanish and Italian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Modène et de Reggio d'Émilie, Feb 2026, Modène, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533626v1</w:t>
+                <w:t xml:space="preserve">halshs-05590145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding the Spatial Features of Co-Verbal Manual Gestures: a Framework for Automated Annotation</w:t>
               </w:r>
@@ -3115,247 +3115,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of speech and gestures in an interactional context (SyncoGest Project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LEs eKiPes SnCF et rTE mEttENt toUt eN oEUvrE pOuR ReTAbLir LeLEcTrIciTÉ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 2022 - 9th Conference of the International Society for Gesture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">8e colloque international et pluridisciplinaire Ci-Dit, Matérialités du Discours Rapporté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Jun 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875218v1</w:t>
+                <w:t xml:space="preserve">hal-04441788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEs eKiPes SnCF et rTE mEttENt toUt eN oEUvrE pOuR ReTAbLir LeLEcTrIciTÉ.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization of speech and gestures in an interactional context (SyncoGest Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international et pluridisciplinaire Ci-Dit, Matérialités du Discours Rapporté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Luxembourg, Jun 2022, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">ISGS 2022 - 9th Conference of the International Society for Gesture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441788v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours rapporté “co-locutif”, ou comment forcer l’adhésion de son interlocuteur</w:t>
               </w:r>
@@ -3775,178 +3775,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodalité et stratégies argumentatives : le cas du discours rapporté dans les débats politico-médiatiques</w:t>
+                <w:t xml:space="preserve">Les débats politiques électoraux à la télévision française : étude contrastive Présidentielles/Primaires à travers le prisme du discours rapporté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les gestes rencontrent la langue (et le discours) : ressources multimodales et complexités interactionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon (ENS de Lyon), France</w:t>
+              <w:t xml:space="preserve">Political discourse in the Romance speaking countries: new perspectives at the crossroads of linguistics and social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962455v1</w:t>
+                <w:t xml:space="preserve">hal-04962423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débats politiques électoraux à la télévision française : étude contrastive Présidentielles/Primaires à travers le prisme du discours rapporté</w:t>
+                <w:t xml:space="preserve">Multimodalité et stratégies argumentatives : le cas du discours rapporté dans les débats politico-médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Sandré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political discourse in the Romance speaking countries: new perspectives at the crossroads of linguistics and social sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Quand les gestes rencontrent la langue (et le discours) : ressources multimodales et complexités interactionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon (ENS de Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962423v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et pourquoi pas de la linguistique ?</w:t>
               </w:r>
@@ -4224,277 +4224,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Discours Rapporté Direct dans les interactions orales : une mise en scène multimodale prétendument fidèle</w:t>
+                <w:t xml:space="preserve">Prosodic characteristics of direct reported speech in spoken French: tagging properties, expressive games and argumentative impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imitation et simulacre dans l’espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">Prosody and discourse Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962440v1</w:t>
+                <w:t xml:space="preserve">hal-04962438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours rapporté direct dans les conversations orales : un système de balisage multimodal</w:t>
+                <w:t xml:space="preserve">Le Discours Rapporté Direct dans les interactions orales : une mise en scène multimodale prétendument fidèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le discours rapporté et ses marques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bergame, Italy</w:t>
+              <w:t xml:space="preserve">Imitation et simulacre dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962443v1</w:t>
+                <w:t xml:space="preserve">hal-04962440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic characteristics of direct reported speech in spoken French: tagging properties, expressive games and argumentative impact</w:t>
+                <w:t xml:space="preserve">Le discours rapporté direct dans les conversations orales : un système de balisage multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody and discourse Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Le discours rapporté et ses marques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962438v1</w:t>
+                <w:t xml:space="preserve">hal-04962443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly-structuration multimodale et poly-fonctionnalité énonciative dans la narration orale professionnelle : gestion du récit et gestion de l’écoute dans la “mise en bouche” d’un conte de Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La narration orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4736,51 +4736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1823A73D"/>
+    <w:nsid w:val="F1451CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4967,51 +4967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/domitille-caillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0755-6581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183575024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://praxiling.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.inria.fr/en/multispeech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhm.euromov.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://anr.fr/Projet-ANR-24-CE23-2926" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360556-manuel-d-analyse-du-discours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.16025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyushkina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin De Chanay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6808" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26000" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.9816" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/45857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska-Genieys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25980" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lla Grondin-Verdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746268.3759430" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3686215.3688820" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sandr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Faivre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/domitille-caillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0755-6581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183575024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://praxiling.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.inria.fr/en/multispeech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhm.euromov.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://anr.fr/Projet-ANR-24-CE23-2926" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360556-manuel-d-analyse-du-discours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.16025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Artyushkina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin De Chanay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6808" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26000" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.9816" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919998v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sarale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lefeuvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628032v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/45857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nowakowska-Genieys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.6744" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25980" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05590145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lla Grondin-Verdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746268.3759430" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3686215.3688820" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sandr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Faivre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962440v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>