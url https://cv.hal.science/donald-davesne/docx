--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1369,274 +1369,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histology of the endothermic opah (Lampris sp.) suggests a new structure–function relationship in teleost fish bone</w:t>
+                <w:t xml:space="preserve">Exceptional preservation of a Cretaceous intestine provides a glimpse of the early ecological diversity of spiny-rayed fishes (Acanthomorpha, Teleostei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olga Otero</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0270⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26744-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098266v1</w:t>
+                <w:t xml:space="preserve">hal-02128137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional preservation of a Cretaceous intestine provides a glimpse of the early ecological diversity of spiny-rayed fishes (Acanthomorpha, Teleostei)</w:t>
+                <w:t xml:space="preserve">Histology of the endothermic opah (Lampris sp.) suggests a new structure–function relationship in teleost fish bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Otero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.8509. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.20180270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26744-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128137v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fossil unicorn crestfish (Teleostei, Lampridiformes, Lophotidae) from the Eocene of Iran</w:t>
               </w:r>
@@ -2643,51 +2643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="511A7B2F"/>
+    <w:nsid w:val="315A8227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2874,51 +2874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donald-davesne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4775-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194602451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carnevale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrews" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Beckett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Giles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Friedman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2284998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerina Johanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Liston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Challands" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya Meredith Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10676" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin D Schmitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101780118" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Haridy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Osenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hilger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb9113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schmitt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Benson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13612" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Legendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03117700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-020-00210-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0270" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutheil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26744-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00129" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachik Hairapetian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#252;cklin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Wendt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-015-0255-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05375285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delbarre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2015.1078538" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Canoville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351189590-40" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04228762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donald-davesne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4775-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194602451" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carnevale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrews" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Beckett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Giles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Friedman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2284998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerina Johanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Liston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Challands" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya Meredith Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10676" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03346609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin D Schmitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101780118" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Haridy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Osenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hilger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb9113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schmitt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Benson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13612" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Legendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03117700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-020-00210-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Otero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutheil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26744-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00129" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachik Hairapetian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#252;cklin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Wendt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-015-0255-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05375285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delbarre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2015.1078538" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12166" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Canoville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351189590-40" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04228762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>