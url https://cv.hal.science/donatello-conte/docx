--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -533,642 +533,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual identification of oscillatory two-phase flow with complex flow patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a parallel MCMC algorithm for graph coloring with nearly uniform balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqi Huang</w:t>
+                <w:t xml:space="preserve">Raffaella Lanzarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Li</w:t>
+                <w:t xml:space="preserve">Jianyi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyi Niu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
+                <w:t xml:space="preserve">Alessandro Petrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 186, pp.110148. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.30-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2021.110148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375796v1</w:t>
+                <w:t xml:space="preserve">hal-03375814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph matching as a graph convolution operator for graph neural networks</w:t>
+                <w:t xml:space="preserve">Visual identification of oscillatory two-phase flow with complex flow patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Martineau</w:t>
+                <w:t xml:space="preserve">Yuqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Dominique Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyi Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.59-66. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186, pp.110148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2021.110148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267722v1</w:t>
+                <w:t xml:space="preserve">hal-03375796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a parallel MCMC algorithm for graph coloring with nearly uniform balancing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph matching as a graph convolution operator for graph neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Petrini</w:t>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 149, pp.30-36. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375814v1</w:t>
+                <w:t xml:space="preserve">hal-03267722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Language and Cognitive Profiles in Children With ASD via a Cluster Analysis Exploration: Implications for the New ICD-11</w:t>
+                <w:t xml:space="preserve">Graph Edit Distance: Accuracy of Local Branching from an application point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Silleresi</w:t>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.2268⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.20 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880841v1</w:t>
+                <w:t xml:space="preserve">hal-01761595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Edit Distance: Accuracy of Local Branching from an application point of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Language and Cognitive Profiles in Children With ASD via a Cluster Analysis Exploration: Implications for the New ICD-11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Silleresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+                <w:t xml:space="preserve">Racha Zebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 134, pp.20 - 28. </w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aur.2268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761595v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive online learning for graph matching using active strategies</w:t>
               </w:r>
@@ -1600,90 +1600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local branching heuristic for solving a Graph Edit Distance Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.225-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1743,64 +1743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1834,90 +1834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning error-correcting graph matching with a multiclass neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image quality assessment based on regions of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3447,226 +3447,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of temporal features in Domain Adaptation methods for Action Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large-Scale TV Dataset for partial video copy detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing (ICIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lecce, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493479v1</w:t>
+                <w:t xml:space="preserve">hal-03638514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-Scale TV Dataset for partial video copy detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the importance of temporal features in Domain Adaptation methods for Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Giovanni Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing (ICIAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Monreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23028-8_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638514v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs in Computer Vision then and now: how Deep Learning has reinvigorated Structural Pattern Recognition</w:t>
               </w:r>
@@ -3855,51 +3855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time detection of partial video copy on TV workstation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une large base de données pour la détection de segments de vidéos TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Phat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,77 +4400,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application de classification vidéo en mécanique des fluides diphasiques oscillatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyi Niu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 20ème édition de la conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4489,589 +4489,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche structurelle pour la ré-identification de personnes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Solving the graph edit distance problem with variable partitioning local search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone de Traitement du Signal et des Images GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International workshop on Graph-Based Representation in Pattern Recognition (GbR19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France. pp.67-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20081-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285905v1</w:t>
+                <w:t xml:space="preserve">hal-01579501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the graph edit distance problem with variable partitioning local search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+                <w:t xml:space="preserve">An Extensible Deep Architecture for Action Recognition Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International workshop on Graph-Based Representation in Pattern Recognition (GbR19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579501v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensible Deep Architecture for Action Recognition Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche structurelle pour la ré-identification de personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Sanou</w:t>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque francophone de Traitement du Signal et des Images GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285781v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catfish density estimation by aerial images analysis and deep learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Evaluation of Real-time and Scale-invariant LoG Operators for Text Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Cong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sansone</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th ACM/SIGAPP Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285787v1</w:t>
+                <w:t xml:space="preserve">hal-02285778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Real-time and Scale-invariant LoG Operators for Text Detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catfish density estimation by aerial images analysis and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">The Anh Pham</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 34th ACM/SIGAPP Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.1111-1114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3297575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285778v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche structurelle pour la ré-identification de personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5109,90 +5109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résoudre le problème de la distance d'édition entre graphes avec les matheuristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5211,537 +5211,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality&amp;quot; vs. &amp;quot;Readability&amp;quot; in Document Images: Statistical Analysis of Human Perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Online Multiple View Tracking: Targets Association Across Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Cuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bela Stantic</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Workshop on Activity Monitoring by Multiple Distributed Sensing (AMMDS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879782v1</w:t>
+                <w:t xml:space="preserve">hal-01880374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural approach to Person Re-identification problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A Structural Approach to Person Re-Identification Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatelo Conte</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Pékin, China. pp.1616-1621</w:t>
+              <w:t xml:space="preserve">ICPR 2018 International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865218v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation linéaire en nombres entiers pour le problème de la distance d'édition entre graphes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+                <w:t xml:space="preserve">A structural approach to Person Re-identification problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatelo Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Pékin, China. pp.1616-1621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717264v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bags of Graphs for Human Action Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cortés</w:t>
+                <w:t xml:space="preserve">Formulation linéaire en nombres entiers pour le problème de la distance d'édition entre graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cardot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 429-438</w:t>
+              <w:t xml:space="preserve">ROADEF18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880039v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bag of visual words encoding method for human action recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cortés</w:t>
+                <w:t xml:space="preserve">Quality&amp;quot; vs. &amp;quot;Readability&amp;quot; in Document Images: Statistical Analysis of Human Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Alaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cardot</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Stantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2018.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879975v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Neural Network Architecture to Estimate Node Assignment Costs for the Graph Edit Distance</w:t>
               </w:r>
@@ -5829,632 +5829,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Edit Distance in the exact context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Bags of Graphs for Human Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Bejing, China. pp. 326-336</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 429-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880093v1</w:t>
+                <w:t xml:space="preserve">hal-01880039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural Approach to Person Re-Identification Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Graph Edit Distance in the exact context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2018 International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bejing, China. pp. 326-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867352v1</w:t>
+                <w:t xml:space="preserve">hal-01880093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Multiple View Tracking: Targets Association Across Cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Cuong Le</w:t>
+                <w:t xml:space="preserve">A new bag of visual words encoding method for human action recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Activity Monitoring by Multiple Distributed Sensing (AMMDS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 2480-2485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880374v1</w:t>
+                <w:t xml:space="preserve">hal-01879975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Fast Edge Detectors for Real-Time Document Capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Training of Convolutional Neural Networks for Insect Image Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.D. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.A. Pham</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841047v1</w:t>
+                <w:t xml:space="preserve">hal-01887615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Training of Convolutional Neural Networks for Insect Image Recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Fast Edge Detectors for Real-Time Document Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
+                <w:t xml:space="preserve">C.D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887615v1</w:t>
+                <w:t xml:space="preserve">hal-01841047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a special case of the Graph Edit Distance Problem with Local Branching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matheuristics 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6518,51 +6518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6581,1046 +6581,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches connexionnistes pour la reconnaissance d'images d'insectes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Learning Graph Matching with a Graph-Based Perceptron in a Classification Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition GbRPR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866627v2</w:t>
+                <w:t xml:space="preserve">hal-01576056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Graph Edit Distance Problem treated by the Local Branching Heuristic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Evaluation de modèles mathématiques pour le problème de la distance d'édition entre graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIC17 12th Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ROADEF2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564079v1</w:t>
+                <w:t xml:space="preserve">hal-01564064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Graph Matching with a Graph-Based Perceptron in a Classification Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Graph Edit Distance Problem treated by the Local Branching Heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition GbRPR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t>
+              <w:t xml:space="preserve">MIC17 12th Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576056v1</w:t>
+                <w:t xml:space="preserve">hal-01564079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de modèles mathématiques pour le problème de la distance d'édition entre graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+                <w:t xml:space="preserve">Approches connexionnistes pour la reconnaissance d'images d'insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564064v1</w:t>
+                <w:t xml:space="preserve">hal-01866627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMHUSE: a multimodal dataset for HUmour SEnsing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Boccignone</w:t>
+                <w:t xml:space="preserve">A New Mixed Integer Linear Program for the Graph Edit Distance Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Lanzarotti</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ACM International Conference on Multimodal Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCO18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.254 - 265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693228v1</w:t>
+                <w:t xml:space="preserve">hal-01717268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Mixed Integer Linear Program for the Graph Edit Distance Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">AMHUSE: a multimodal dataset for HUmour SEnsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boccignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Cuculo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Lanzarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 19th ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3136755.3136806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717268v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Image Quality Assessment Based on Texture Similarity Index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Alaei</w:t>
+                <w:t xml:space="preserve">On-Line Learning Dynamic Models for Nerve Detection in Ultrasound Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadjerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IAPR Workshop on Document Analysis Systems (DAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DAS.2016.33⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429042v1</w:t>
+                <w:t xml:space="preserve">hal-01405099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Learning Dynamic Models for Nerve Detection in Ultrasound Videos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Document Image Quality Assessment Based on Texture Similarity Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Blumenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
+              <w:t xml:space="preserve">12th IAPR Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Santorini, Greece. pp.132-137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2016.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405099v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Image Quality Assessment based on Improved Gradient Magnitude Similarity Deviation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Alaei</w:t>
+                <w:t xml:space="preserve">Ultrasound median nerve localization by classification based on despeckle filtering and features fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadjerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224875v1</w:t>
+                <w:t xml:space="preserve">hal-01277513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerve Localization by Machine Learning Framework with New Feature Selection Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7669,210 +7708,171 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.246-256, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23231-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound median nerve localization by classification based on despeckle filtering and features fusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Hafiane</w:t>
+                <w:t xml:space="preserve">Document Image Quality Assessment based on Improved Gradient Magnitude Similarity Deviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01277513v1</w:t>
+                <w:t xml:space="preserve">hal-01224875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Updating of 3D Topological Maps to Describe Videos</w:t>
               </w:r>
@@ -7962,64 +7962,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking System with Re-identification Using a RGB String Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8317,64 +8317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ré-identification de Personnes par Modèle de Noyaux de Graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8438,64 +8438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking System with Re-identification Using a Graph Kernels Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8684,51 +8684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph-kernel method for re-identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8792,51 +8792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People Re-identification by Graph Kernel Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9587,77 +9587,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Lanzarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianyi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Petrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition 12th IAPR-TC-15 International Workshop, GbRPR 2019, Tours, France, June 19–21, 2019, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-171, 2019, Image Processing, Computer Vision, Pattern Recognition, and Graphics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9691,90 +9691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Branching Heuristic for the Graph Edit Distance Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications. CIARP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10657, pp.194-202, 2018, 978-3-319-75193-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9866,64 +9866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Lanzarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianyi Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10125,51 +10125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE813678"/>
+    <w:nsid w:val="274FDE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10356,51 +10356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donatello-conte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4642-4768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113061498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.2.020701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boccignone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cuculo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amelio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Grossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.929" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Niu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110148" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.06.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Lanzarotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petrini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.05.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Serratosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Cong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00942-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Amelio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cort&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01792116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.05.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Damelio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2788820" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441203v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.12.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2016.06.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1009-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Percannella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0491-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V002PG5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2012.2202187" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tufano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/373941" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/231240" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2005.10.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2DLNVHM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001404003228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Giovanni Fioretti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23028-8_27" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hao Le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3526096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatelo Conte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68821-9_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Cong Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mahboubi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297575" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Stantic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.42" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01865218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880374v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_36" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cong Le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866627v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136806" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blumenstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.33" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532333" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_23" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277513v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351588" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_22" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_22" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11755-3_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusikhin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongda Lin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30754-7_25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464812v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donatello-conte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4642-4768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113061498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.2.020701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boccignone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cuculo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amelio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Grossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.929" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Lanzarotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.05.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Niu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.06.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Serratosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Cong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00942-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Amelio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cort&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01792116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.05.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Damelio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2788820" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441203v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.12.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2016.06.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1009-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Percannella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0491-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V002PG5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2012.2202187" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tufano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/373941" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/231240" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2005.10.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2DLNVHM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001404003228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hao Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Giovanni Fioretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23028-8_27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3526096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatelo Conte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68821-9_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Cong Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285781v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mahboubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297575" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880374v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01865218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Stantic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.42" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_36" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cong Le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866627v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136806" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532333" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blumenstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351588" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_22" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_22" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11755-3_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusikhin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongda Lin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30754-7_25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464812v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>