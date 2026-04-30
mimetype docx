--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -5211,217 +5211,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Multiple View Tracking: Targets Association Across Cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Cuong Le</w:t>
+                <w:t xml:space="preserve">A Structural Approach to Person Re-Identification Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Activity Monitoring by Multiple Distributed Sensing (AMMDS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICPR 2018 International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880374v1</w:t>
+                <w:t xml:space="preserve">hal-01867352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural Approach to Person Re-Identification Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Online Multiple View Tracking: Targets Association Across Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Cuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2018 International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">6th Workshop on Activity Monitoring by Multiple Distributed Sensing (AMMDS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867352v1</w:t>
+                <w:t xml:space="preserve">hal-01880374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural approach to Person Re-identification problem</w:t>
               </w:r>
@@ -6127,265 +6127,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Training of Convolutional Neural Networks for Insect Image Recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Fast Edge Detectors for Real-Time Document Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
+                <w:t xml:space="preserve">C.D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887615v1</w:t>
+                <w:t xml:space="preserve">hal-01841047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Fast Edge Detectors for Real-Time Document Capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Training of Convolutional Neural Networks for Insect Image Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.D. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.A. Pham</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841047v1</w:t>
+                <w:t xml:space="preserve">hal-01887615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a special case of the Graph Edit Distance Problem with Local Branching</w:t>
               </w:r>
@@ -7489,295 +7489,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound median nerve localization by classification based on despeckle filtering and features fusion</w:t>
+                <w:t xml:space="preserve">Nerve Localization by Machine Learning Framework with New Feature Selection Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.246-256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23231-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277513v1</w:t>
+                <w:t xml:space="preserve">hal-01224852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerve Localization by Machine Learning Framework with New Feature Selection Algorithm</w:t>
+                <w:t xml:space="preserve">Ultrasound median nerve localization by classification based on despeckle filtering and features fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Makris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.246-256, </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23231-7_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224852v1</w:t>
+                <w:t xml:space="preserve">hal-01277513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Image Quality Assessment based on Improved Gradient Magnitude Similarity Deviation</w:t>
               </w:r>
@@ -10125,51 +10125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="274FDE77"/>
+    <w:nsid w:val="488A9AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10356,51 +10356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donatello-conte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4642-4768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113061498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.2.020701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boccignone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cuculo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amelio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Grossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.929" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Lanzarotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.05.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Niu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.06.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Serratosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Cong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00942-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Amelio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cort&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01792116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.05.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Damelio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2788820" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441203v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.12.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2016.06.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1009-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Percannella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0491-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V002PG5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2012.2202187" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tufano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/373941" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/231240" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2005.10.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2DLNVHM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001404003228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hao Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Giovanni Fioretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23028-8_27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3526096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatelo Conte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68821-9_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Cong Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285781v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mahboubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297575" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880374v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01865218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Stantic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.42" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_36" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cong Le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866627v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136806" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532333" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blumenstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351588" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_22" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_22" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11755-3_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusikhin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongda Lin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30754-7_25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464812v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donatello-conte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4642-4768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113061498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.2.020701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boccignone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cuculo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amelio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Grossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.929" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Lanzarotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.05.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Niu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.06.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Serratosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Cong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00942-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Amelio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cort&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01792116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.05.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Damelio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2788820" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441203v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.12.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2016.06.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1009-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Percannella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0491-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V002PG5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2012.2202187" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tufano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/373941" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/231240" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2005.10.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2DLNVHM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001404003228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hao Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Giovanni Fioretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23028-8_27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3526096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatelo Conte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68821-9_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Cong Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285781v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mahboubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297575" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01865218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Stantic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.42" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_36" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cong Le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866627v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136806" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532333" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blumenstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351588" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_22" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_22" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11755-3_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusikhin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongda Lin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30754-7_25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464812v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>