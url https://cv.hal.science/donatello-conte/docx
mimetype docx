--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -533,642 +533,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a parallel MCMC algorithm for graph coloring with nearly uniform balancing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual identification of oscillatory two-phase flow with complex flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyi Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Petrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149, pp.30-36. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186, pp.110148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2021.110148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375814v1</w:t>
+                <w:t xml:space="preserve">hal-03375796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual identification of oscillatory two-phase flow with complex flow patterns</w:t>
+                <w:t xml:space="preserve">Graph matching as a graph convolution operator for graph neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqi Huang</w:t>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Li</w:t>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyi Niu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 186, pp.110148. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2021.110148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375796v1</w:t>
+                <w:t xml:space="preserve">hal-03267722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph matching as a graph convolution operator for graph neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a parallel MCMC algorithm for graph coloring with nearly uniform balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Martineau</w:t>
+                <w:t xml:space="preserve">Raffaella Lanzarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
+                <w:t xml:space="preserve">Jianyi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+                <w:t xml:space="preserve">Alessandro Petrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.59-66. </w:t>
+              <w:t xml:space="preserve">, 2021, 149, pp.30-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267722v1</w:t>
+                <w:t xml:space="preserve">hal-03375814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Edit Distance: Accuracy of Local Branching from an application point of view</w:t>
+                <w:t xml:space="preserve">Identifying Language and Cognitive Profiles in Children With ASD via a Cluster Analysis Exploration: Implications for the New ICD-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+                <w:t xml:space="preserve">Silvia Silleresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Zebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.033⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.2268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761595v1</w:t>
+                <w:t xml:space="preserve">hal-02880841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Language and Cognitive Profiles in Children With ASD via a Cluster Analysis Exploration: Implications for the New ICD-11</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph Edit Distance: Accuracy of Local Branching from an application point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Zebib</w:t>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.20 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aur.2268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880841v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive online learning for graph matching using active strategies</w:t>
               </w:r>
@@ -1600,90 +1600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local branching heuristic for solving a Graph Edit Distance Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.225-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1743,64 +1743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1828,278 +1828,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning error-correcting graph matching with a multiclass neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Deep construction of an affective latent space via multimodal enactment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boccignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Cuculo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Damelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.031⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCDS.2017.2788820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758990v1</w:t>
+                <w:t xml:space="preserve">hal-01758998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep construction of an affective latent space via multimodal enactment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Boccignone</w:t>
+                <w:t xml:space="preserve">Learning error-correcting graph matching with a multiclass neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCDS.2017.2788820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758998v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on image-based insect classification</w:t>
               </w:r>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image quality assessment based on regions of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3447,226 +3447,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-Scale TV Dataset for partial video copy detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the importance of temporal features in Domain Adaptation methods for Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Hao Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Donatello Conte</w:t>
+                <w:t xml:space="preserve">Giuliano Giovanni Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing (ICIAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Monreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23028-8_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638514v1</w:t>
+                <w:t xml:space="preserve">hal-04493479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of temporal features in Domain Adaptation methods for Action Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large-Scale TV Dataset for partial video copy detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing (ICIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lecce, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493479v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs in Computer Vision then and now: how Deep Learning has reinvigorated Structural Pattern Recognition</w:t>
               </w:r>
@@ -3855,51 +3855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time detection of partial video copy on TV workstation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une large base de données pour la détection de segments de vidéos TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Phat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,77 +4400,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application de classification vidéo en mécanique des fluides diphasiques oscillatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyi Niu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 20ème édition de la conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4489,334 +4489,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the graph edit distance problem with variable partitioning local search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+                <w:t xml:space="preserve">Approche structurelle pour la ré-identification de personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International workshop on Graph-Based Representation in Pattern Recognition (GbR19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque francophone de Traitement du Signal et des Images GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579501v1</w:t>
+                <w:t xml:space="preserve">hal-02285905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensible Deep Architecture for Action Recognition Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaac Sanou</w:t>
+                <w:t xml:space="preserve">Solving the graph edit distance problem with variable partitioning local search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cardot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International workshop on Graph-Based Representation in Pattern Recognition (GbR19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France. pp.67-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20081-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285781v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche structurelle pour la ré-identification de personnes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Extensible Deep Architecture for Action Recognition Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Isaac Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone de Traitement du Signal et des Images GRETSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285905v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Real-time and Scale-invariant LoG Operators for Text Detection</w:t>
               </w:r>
@@ -5014,64 +5014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche structurelle pour la ré-identification de personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5109,90 +5109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résoudre le problème de la distance d'édition entre graphes avec les matheuristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5211,2668 +5211,2668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural Approach to Person Re-Identification Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Quality&amp;quot; vs. &amp;quot;Readability&amp;quot; in Document Images: Statistical Analysis of Human Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Alaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Stantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2018 International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2018.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867352v1</w:t>
+                <w:t xml:space="preserve">hal-01879782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Multiple View Tracking: Targets Association Across Cameras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
+                <w:t xml:space="preserve">A structural approach to Person Re-identification problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatelo Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Activity Monitoring by Multiple Distributed Sensing (AMMDS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Pékin, China. pp.1616-1621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880374v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural approach to Person Re-identification problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Donatelo Conte</w:t>
+                <w:t xml:space="preserve">Formulation linéaire en nombres entiers pour le problème de la distance d'édition entre graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Pékin, China. pp.1616-1621</w:t>
+              <w:t xml:space="preserve">ROADEF18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865218v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation linéaire en nombres entiers pour le problème de la distance d'édition entre graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+                <w:t xml:space="preserve">A Deep Neural Network Architecture to Estimate Node Assignment Costs for the Graph Edit Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Serratosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 429-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717264v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality&amp;quot; vs. &amp;quot;Readability&amp;quot; in Document Images: Statistical Analysis of Human Perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Bags of Graphs for Human Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bela Stantic</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 429-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DAS.2018.42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879782v1</w:t>
+                <w:t xml:space="preserve">hal-01880039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Neural Network Architecture to Estimate Node Assignment Costs for the Graph Edit Distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cortés</w:t>
+                <w:t xml:space="preserve">Graph Edit Distance in the exact context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesc Serratosa</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 429-438</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Bejing, China. pp. 326-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880066v1</w:t>
+                <w:t xml:space="preserve">hal-01880093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bags of Graphs for Human Action Recognition</w:t>
+                <w:t xml:space="preserve">A new bag of visual words encoding method for human action recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 429-438</w:t>
+              <w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 2480-2485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880039v1</w:t>
+                <w:t xml:space="preserve">hal-01879975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Edit Distance in the exact context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">A Structural Approach to Person Re-Identification Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bejing, China. pp. 326-336</w:t>
+              <w:t xml:space="preserve">ICPR 2018 International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880093v1</w:t>
+                <w:t xml:space="preserve">hal-01867352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bag of visual words encoding method for human action recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cortés</w:t>
+                <w:t xml:space="preserve">Online Multiple View Tracking: Targets Association Across Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Cuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cardot</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 2480-2485</w:t>
+              <w:t xml:space="preserve">6th Workshop on Activity Monitoring by Multiple Distributed Sensing (AMMDS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879975v1</w:t>
+                <w:t xml:space="preserve">hal-01880374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Fast Edge Detectors for Real-Time Document Capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Training of Convolutional Neural Networks for Insect Image Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.D. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
+                <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.A. Pham</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841047v1</w:t>
+                <w:t xml:space="preserve">hal-01887615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Training of Convolutional Neural Networks for Insect Image Recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Fast Edge Detectors for Real-Time Document Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chatelain</w:t>
+                <w:t xml:space="preserve">C.D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887615v1</w:t>
+                <w:t xml:space="preserve">hal-01841047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a special case of the Graph Edit Distance Problem with Local Branching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">Suivi collaboratif mono-objet dans un réseau de caméras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Cong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matheuristics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717709v1</w:t>
+                <w:t xml:space="preserve">hal-01841050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi collaboratif mono-objet dans un réseau de caméras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Cong Le</w:t>
+                <w:t xml:space="preserve">Solving a special case of the Graph Edit Distance Problem with Local Branching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaucher</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Matheuristics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841050v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Graph Matching with a Graph-Based Perceptron in a Classification Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Approches connexionnistes pour la reconnaissance d'images d'insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition GbRPR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576056v1</w:t>
+                <w:t xml:space="preserve">hal-01866627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de modèles mathématiques pour le problème de la distance d'édition entre graphes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The Graph Edit Distance Problem treated by the Local Branching Heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">MIC17 12th Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564064v1</w:t>
+                <w:t xml:space="preserve">hal-01564079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Graph Edit Distance Problem treated by the Local Branching Heuristic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+                <w:t xml:space="preserve">Learning Graph Matching with a Graph-Based Perceptron in a Classification Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIC17 12th Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition GbRPR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564079v1</w:t>
+                <w:t xml:space="preserve">hal-01576056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches connexionnistes pour la reconnaissance d'images d'insectes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evaluation de modèles mathématiques pour le problème de la distance d'édition entre graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">ROADEF2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866627v2</w:t>
+                <w:t xml:space="preserve">hal-01564064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Mixed Integer Linear Program for the Graph Edit Distance Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Raveaux</w:t>
+                <w:t xml:space="preserve">AMHUSE: a multimodal dataset for HUmour SEnsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boccignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Cuculo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Lanzarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 19th ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3136755.3136806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717268v1</w:t>
+                <w:t xml:space="preserve">hal-01693228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMHUSE: a multimodal dataset for HUmour SEnsing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Boccignone</w:t>
+                <w:t xml:space="preserve">A New Mixed Integer Linear Program for the Graph Edit Distance Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Lanzarotti</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ACM International Conference on Multimodal Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCO18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.254 - 265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3136755.3136806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693228v1</w:t>
+                <w:t xml:space="preserve">hal-01717268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Learning Dynamic Models for Nerve Detection in Ultrasound Videos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+                <w:t xml:space="preserve">Document Image Quality Assessment Based on Texture Similarity Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Blumenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532333⟩</w:t>
+              <w:t xml:space="preserve">12th IAPR Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Santorini, Greece. pp.132-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2016.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405099v1</w:t>
+                <w:t xml:space="preserve">hal-01429042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Image Quality Assessment Based on Texture Similarity Index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Alaei</w:t>
+                <w:t xml:space="preserve">On-Line Learning Dynamic Models for Nerve Detection in Ultrasound Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadjerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IAPR Workshop on Document Analysis Systems (DAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Santorini, Greece. pp.132-137, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DAS.2016.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429042v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerve Localization by Machine Learning Framework with New Feature Selection Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Makris</w:t>
+                <w:t xml:space="preserve">Document Image Quality Assessment based on Improved Gradient Magnitude Similarity Deviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Alaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224852v1</w:t>
+                <w:t xml:space="preserve">hal-01224875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound median nerve localization by classification based on despeckle filtering and features fusion</w:t>
+                <w:t xml:space="preserve">Nerve Localization by Machine Learning Framework with New Feature Selection Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hadjerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351588⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.246-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23231-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277513v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Image Quality Assessment based on Improved Gradient Magnitude Similarity Deviation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Alaei</w:t>
+                <w:t xml:space="preserve">Ultrasound median nerve localization by classification based on despeckle filtering and features fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hadjerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vieyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224875v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Updating of 3D Topological Maps to Describe Videos</w:t>
               </w:r>
@@ -7962,64 +7962,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking System with Re-identification Using a RGB String Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8317,64 +8317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ré-identification de Personnes par Modèle de Noyaux de Graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8438,64 +8438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking System with Re-identification Using a Graph Kernels Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8684,51 +8684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph-kernel method for re-identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8792,51 +8792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People Re-identification by Graph Kernel Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9587,77 +9587,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Lanzarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianyi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Petrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition 12th IAPR-TC-15 International Workshop, GbRPR 2019, Tours, France, June 19–21, 2019, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-171, 2019, Image Processing, Computer Vision, Pattern Recognition, and Graphics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9691,90 +9691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Branching Heuristic for the Graph Edit Distance Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications. CIARP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10657, pp.194-202, 2018, 978-3-319-75193-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9866,64 +9866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Lanzarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianyi Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10125,51 +10125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="488A9AF9"/>
+    <w:nsid w:val="56FEB8D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10356,51 +10356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donatello-conte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4642-4768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113061498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.2.020701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boccignone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cuculo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amelio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Grossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.929" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Lanzarotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.05.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Niu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.06.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Serratosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Cong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00942-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Amelio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cort&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01792116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.05.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Damelio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2788820" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441203v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.12.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2016.06.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1009-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Percannella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0491-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V002PG5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2012.2202187" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tufano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/373941" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/231240" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2005.10.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2DLNVHM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001404003228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hao Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Giovanni Fioretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23028-8_27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3526096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatelo Conte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68821-9_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Cong Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285781v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mahboubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297575" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01865218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Stantic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.42" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_36" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cong Le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866627v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136806" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532333" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blumenstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351588" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_22" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_22" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11755-3_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusikhin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongda Lin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30754-7_25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464812v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donatello-conte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4642-4768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113061498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.2.020701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boccignone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cuculo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amelio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Grossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.929" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Niu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.110148" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.06.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Lanzarotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Petrini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.05.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Serratosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.106275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Cong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00942-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Amelio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3040936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cort&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01792116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.05.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Damelio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2788820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441203v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.12.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hadjerci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2016.06.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1009-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Percannella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-013-0491-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V002PG5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2012.2202187" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tufano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/373941" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/231240" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2005.10.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2DLNVHM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001404003228" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Giovanni Fioretti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23028-8_27" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hao Le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3526096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jug&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatelo Conte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68821-9_30" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Cong Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Phat Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008870700170026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mahboubi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297575" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Stantic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.42" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01865218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880374v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_36" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Pham" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cong Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866627v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136806" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blumenstein" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.33" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532333" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_23" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277513v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351588" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_22" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077970v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44415-3_22" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11755-3_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carletti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusikhin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongda Lin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30754-7_25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_16" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464812v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>