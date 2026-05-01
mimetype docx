--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -138,998 +138,1110 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">314924721</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et réception des corpus littéraires en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception du scénario en classe de FLE : une approche didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibiliser les enseignant.e.s de FLE en formation initiale aux contenus culturels générés par l’IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue TDFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, https://revue-tdfle.fr/pdf/articles/revue-85/3982-sensibiliser-les-enseignantes-de-fle-en-formation-initiale-aux-contenus-culturels-generes-par-l-ia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_2569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283081v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05144881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser les enseignant.e.s de FLE en formation initiale aux contenus culturels générés par l’IA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réception du scénario en classe de FLE : une approche didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TDFLE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.135-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05144881v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet des formats de textes sur la réception du récit de fiction en Français langue étrangère et seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 205-206, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/149aj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le continuum hétérolingue dans les bandes dessinées de la migration : de l’effet de réel à l’expérience plurilingue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs numériques et ateliers d’écriture créative en FLE : deux corpus de génétique textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lmb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18452/30829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04832790v1</w:t>
+                <w:t xml:space="preserve">hal-04829530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions de l’extrait littéraire en classe de FLE</w:t>
+                <w:t xml:space="preserve">Le continuum hétérolingue dans les bandes dessinées de la migration : de l’effet de réel à l’expérience plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Investigacoes- Linguística e Teoria Literária</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51359/2175-294x.2024.263839⟩</w:t>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.14-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/30829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708169v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs numériques et ateliers d’écriture créative en FLE : deux corpus de génétique textuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes et fonctions de l’extrait littéraire en classe de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Investigacoes- Linguística e Teoria Literária</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51359/2175-294x.2024.263839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12lmb⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04829530v1</w:t>
+                <w:t xml:space="preserve">hal-04708169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations d’un plurilinguisme conflictuel dans l’album autobiographique L’Arabe du futur de Riad Sattouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.3381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Student Confidence Through Small-Group Conversations Between French speaking Students and FFL Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Aboab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève-Marie Rollinat-Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 37 N°1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/apliut.5888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres formelles, prémisses de Tandem : cas de rencontres organisées entre étudiant.e.s de FLE et étudiant.e.s en didactique du FLE à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Aboab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 37 N°1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/apliut.5888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de l'anonymat : un sujet poétique en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonance générale : Cahiers pour la poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Résonance générale - Essais pour la poétique, 6, p66-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1139,836 +1251,836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rêveries de lecteurs en formation : la lecture-écriture comme atelier du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers du sujet : approches pluridisciplinaires des écritures de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-165, 2024, 978-2-37906-096-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation linguistique et sa censure dans les extraits littéraires pour l’enseignement/apprentissage du FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echantillons représentatifs et discours didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782813004758. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.6541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interculturel au prisme d’une pédagogie de la réussite étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Aboab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'interculturel" dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.193-210, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ateliers littéraires et plurilingues en FLE : de la conscience linguistique à l'expérience langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Aboab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Allaneau Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Ulma, Anne Pauzet, Anne Prouteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures créatives. Représentations contemporaines et enjeux professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 177-192, 2022, 978-2-7535-8614-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner entre les langues, raconter entre les arts : les bilinguismes multiples de Zeina Abirached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire entre les langues - Littérature, traduction, enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.6438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la littérature dans les apprentissages langagiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréliane Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Godard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature dans l’enseignement du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Le rôle de la littérature dans les apprentissages langagiers : de l’écriture créative à la conscience de la langue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Godard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature dans l'enseignement du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-219, 2015, Langues &amp; didactique, 978-2-278-07613-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et pratiques d'enseignement du FLE : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature dans l'enseignement du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier, p130-168, 2015, 9782278076161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des écrivains francophones classiques. Nord - Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.169-173, 2013, 2745325825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1978,1902 +2090,2053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel morceau choisi(r) ? Poétique et didactique de corpus littéraires pour l’enseignement/apprentissage du français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023PA030005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04578096v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Re-langager » l’enfance : ateliers de lecture-création pour des étudiants en contexte de mobilité forcée</w:t>
+                <w:t xml:space="preserve">Oeuvre ou extrait ? Le dilemme du format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acedle, Université Toulouse Jean Jaurès, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Le texte littéraire dans tous ses états : quels enjeux pour l’enseignement en L2 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, HEP Vaud &amp; Présidence des chef·fes de file d’allemand, Apr 2026, Lausanne (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166146v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bande dessinée et hétérolinguisme en didactique du FLE</w:t>
+                <w:t xml:space="preserve">Métamorphoses du littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Romanistiktag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Konstanz - Deutscher Romanistik Verband, Sep 2025, Konstanz, Allemagne</w:t>
+              <w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asdifle &amp; Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283094v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un portfolio pour accompagner l’immersion universitaire d’étudiants en exil</w:t>
+                <w:t xml:space="preserve">« Re-langager » l’enfance : ateliers de lecture-création pour des étudiants en contexte de mobilité forcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Laboratoire Education, Formation, Travail, Savoirs [EFTS], Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acedle, Université Toulouse Jean Jaurès, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158594v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bande dessinée et hétérolinguisme en didactique du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">39e Romanistiktag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Konstanz - Deutscher Romanistik Verband, Sep 2025, Konstanz, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411146v1</w:t>
+                <w:t xml:space="preserve">hal-05283094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BD dans l’enseignement : quelques jalons pour une comparaison entre FLE et FLM</w:t>
+                <w:t xml:space="preserve">Un portfolio pour accompagner l’immersion universitaire d’étudiants en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Raux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carpentier-Verdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diltec; Université de Lausanne; HEP Vaud, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Laboratoire Education, Formation, Travail, Savoirs [EFTS], Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595400v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+                <w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596106v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mentir vrai » ou « faux parlé » ? Les trucages orthographiques comme contrat de lecture dans Les Cahiers d’Esther de Riad Sattouf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne et Université Sorbonne Nouvelle, Apr 2024, Lausanne (UNIL), France</w:t>
+              <w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570817v1</w:t>
+                <w:t xml:space="preserve">hal-04596106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figurations des langues dans la bande dessinée</w:t>
+                <w:t xml:space="preserve">La BD dans l’enseignement : quelques jalons pour une comparaison entre FLE et FLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sémianire PLuri2L</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Angers, laboratoire CIRPaLL, EA7457, Mar 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diltec; Université de Lausanne; HEP Vaud, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285817v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagne moi si tu peux !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+                <w:t xml:space="preserve">« Mentir vrai » ou « faux parlé » ? Les trucages orthographiques comme contrat de lecture dans Les Cahiers d’Esther de Riad Sattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">improviser ne s'improvise pas ! : réflexions sur l'action enseignante et les pratiques de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne et Université Sorbonne Nouvelle, Apr 2024, Lausanne (UNIL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830080v1</w:t>
+                <w:t xml:space="preserve">hal-04570817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caviardages : Que nous disent les coupes dans l’extrait littéraire en classe de FLE ?</w:t>
+                <w:t xml:space="preserve">Figurations des langues dans la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Novarel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diltec, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Sémianire PLuri2L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Angers, laboratoire CIRPaLL, EA7457, Mar 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285798v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche relationnelle des autofictions langagières pour l’enseignement/apprentissage du FLE.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagne moi si tu peux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Rencontres des chercheurs en didactique de la littérature : Enseigner toutes les littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Paris, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">improviser ne s'improvise pas ! : réflexions sur l'action enseignante et les pratiques de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911359v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues dessinées : figurer les langues et leur expérience dans la BD</w:t>
+                <w:t xml:space="preserve">Caviardages : Que nous disent les coupes dans l’extrait littéraire en classe de FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ecritures - DILTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Novarel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diltec, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081678v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire l’enfance entre les langues avec Tenir sa langue de Polina Panassenko</w:t>
+                <w:t xml:space="preserve">Une approche relationnelle des autofictions langagières pour l’enseignement/apprentissage du FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Lire et écrire entre les langues" Acte 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix Marseille, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">25e Rencontres des chercheurs en didactique de la littérature : Enseigner toutes les littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Paris, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155153v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le naturalisme à l’échelle de l’extrait : sélections, transformations et censures dans les manuels d'édition française pour l’enseignement du FLE</w:t>
+                <w:t xml:space="preserve">Ecrire l’enfance entre les langues avec Tenir sa langue de Polina Panassenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphoses véristes/naturalistes Entre langues et langages : traduction, transposition, adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Verga, Université de Catane; Centre d'étude sur Zola et le naturalisme (ITEM/CNRS-ENS), Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Lire et écrire entre les langues" Acte 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix Marseille, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155180v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers de lecture/écriture : des rêveries de lecteurs comme appropriation de la lecture en langue étrangère</w:t>
+                <w:t xml:space="preserve">Langues dessinées : figurer les langues et leur expérience dans la BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études CY "Le choix du français comme langue d'écriture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Héritages - Université de Cergy, Apr 2023, Cergy, France</w:t>
+              <w:t xml:space="preserve">Séminaire Ecritures - DILTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071728v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels formats de textes pour faire de la fiction une « machine expérientielle » en FLE ?</w:t>
+                <w:t xml:space="preserve">Le naturalisme à l’échelle de l’extrait : sélections, transformations et censures dans les manuels d'édition française pour l’enseignement du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Rencontres des chercheurs en didactique de la littérature : Les territoires de la fiction de l'école à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Toulouse, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Métamorphoses véristes/naturalistes Entre langues et langages : traduction, transposition, adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Verga, Université de Catane; Centre d'étude sur Zola et le naturalisme (ITEM/CNRS-ENS), Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570807v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Honneur et respect sur sa tête, [foutre!]”: la variation linguistique et sa censure dans les extraits littéraires pour le FLE.</w:t>
+                <w:t xml:space="preserve">Quels formats de textes pour faire de la fiction une « machine expérientielle » en FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Échantillons représentatifs et discours didactiques : l’enseignement-apprentissage des littératures étrangères", INALCO-PLIDAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">24e Rencontres des chercheurs en didactique de la littérature : Les territoires de la fiction de l'école à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Toulouse, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724119v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des corpus littéraires en français langue étrangère : une approche comparative de corpus de méthodes et de corpus d’enseignants</w:t>
+                <w:t xml:space="preserve">Ateliers de lecture/écriture : des rêveries de lecteurs comme appropriation de la lecture en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude du groupe ELL2 : "La littérature en FLE : quels corpus pour quels usages ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Journée d'études CY "Le choix du français comme langue d'écriture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Héritages - Université de Cergy, Apr 2023, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724065v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception du scénario en classe de FLE</w:t>
+                <w:t xml:space="preserve">La fabrique des corpus littéraires en français langue étrangère : une approche comparative de corpus de méthodes et de corpus d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "La construction du roman entre ébauche et finition : Zola" - ITEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude du groupe ELL2 : "La littérature en FLE : quels corpus pour quels usages ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724203v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Plurilinguisme et littérature : ateliers de lecture/écriture pour le FLE à l’université »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Honneur et respect sur sa tête, [foutre!]”: la variation linguistique et sa censure dans les extraits littéraires pour le FLE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Allaneau Rajaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écritures créatives : représentations contemporaines, processus créatifs, nouveaux enjeux professionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque "Échantillons représentatifs et discours didactiques : l’enseignement-apprentissage des littératures étrangères", INALCO-PLIDAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294458v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réception du scénario en classe de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La construction du roman entre ébauche et finition : Zola" - ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plurilinguisme et littérature : ateliers de lecture/écriture pour le FLE à l’université »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Aboab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allaneau Rajaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures créatives : représentations contemporaines, processus créatifs, nouveaux enjeux professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ateliers d’écriture plurilingues à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Aboab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme et arts du langage. Pratiques et enjeux en didactique des langues et des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Godard, Marina Krylyschin, Serge Martin, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3941,51 +4204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE1897B6"/>
+    <w:nsid w:val="86B17FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4172,51 +4435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donatienne-woerly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8412-9463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183666631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314924721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149aj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51359/2175-294x.2024.263839" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lmb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3381" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Aboab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5888" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G9PG8GD5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aboab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6541" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allaneau Rajaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04578096v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carpentier-Verdeaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donatienne-woerly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8412-9463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183666631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314924721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149aj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lmb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51359/2175-294x.2024.263839" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Aboab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G9PG8GD5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aboab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allaneau Rajaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6438" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04578096v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carpentier-Verdeaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>