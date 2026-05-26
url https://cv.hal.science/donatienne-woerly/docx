--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -286,962 +286,1239 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser les enseignant.e.s de FLE en formation initiale aux contenus culturels générés par l’IA</w:t>
+                <w:t xml:space="preserve">Wesh ou ouèche ? Les trucages orthographiques comme contrat de lecture dans la série d’albums Les Cahiers d’Esther de Riad Sattouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+                <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TDFLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34745/numerev_2569⟩</w:t>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/165u2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05144881v1</w:t>
+                <w:t xml:space="preserve">hal-05610683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception du scénario en classe de FLE : une approche didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, La bande dessinée, un objet culturel pour l’enseignement des langues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/165tx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283081v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet des formats de textes sur la réception du récit de fiction en Français langue étrangère et seconde</w:t>
+                <w:t xml:space="preserve">Un outil pour la réussite académique des étudiants en exil : réflexions sur l’amélioration d’un portfolio pour l’immersion universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carpentier-Verdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 73, https://journals.openedition.org/lidil/15820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147602v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs numériques et ateliers d’écriture créative en FLE : deux corpus de génétique textuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réception du scénario en classe de FLE : une approche didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.135-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829530v1</w:t>
+                <w:t xml:space="preserve">hal-05283081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le continuum hétérolingue dans les bandes dessinées de la migration : de l’effet de réel à l’expérience plurilingue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibiliser les enseignant.e.s de FLE en formation initiale aux contenus culturels générés par l’IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18452/30829⟩</w:t>
+              <w:t xml:space="preserve">Revue TDFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, https://revue-tdfle.fr/pdf/articles/revue-85/3982-sensibiliser-les-enseignantes-de-fle-en-formation-initiale-aux-contenus-culturels-generes-par-l-ia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_2569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832790v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05144881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions de l’extrait littéraire en classe de FLE</w:t>
+                <w:t xml:space="preserve">L’effet des formats de textes sur la réception du récit de fiction en Français langue étrangère et seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Investigacoes- Linguística e Teoria Literária</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/149aj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51359/2175-294x.2024.263839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04708169v1</w:t>
+                <w:t xml:space="preserve">hal-05147602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations d’un plurilinguisme conflictuel dans l’album autobiographique L’Arabe du futur de Riad Sattouf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs numériques et ateliers d’écriture créative en FLE : deux corpus de génétique textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lmb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glottopol.3381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03924741v1</w:t>
+                <w:t xml:space="preserve">hal-04829530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Student Confidence Through Small-Group Conversations Between French speaking Students and FFL Students</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le continuum hétérolingue dans les bandes dessinées de la migration : de l’effet de réel à l’expérience plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vol. 37 N°1, </w:t>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.14-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.5888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18452/30829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04155946v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontres formelles, prémisses de Tandem : cas de rencontres organisées entre étudiant.e.s de FLE et étudiant.e.s en didactique du FLE à l'Université</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes et fonctions de l’extrait littéraire en classe de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Aboab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/apliut.5888⟩</w:t>
+              <w:t xml:space="preserve">Revista Investigacoes- Linguística e Teoria Literária</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51359/2175-294x.2024.263839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01530899v1</w:t>
+                <w:t xml:space="preserve">hal-04708169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations d’un plurilinguisme conflictuel dans l’album autobiographique L’Arabe du futur de Riad Sattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.3381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting Student Confidence Through Small-Group Conversations Between French speaking Students and FFL Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Aboab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève-Marie Rollinat-Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 37 N°1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres formelles, prémisses de Tandem : cas de rencontres organisées entre étudiant.e.s de FLE et étudiant.e.s en didactique du FLE à l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Aboab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 37 N°1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.5888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de l'anonymat : un sujet poétique en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonance générale : Cahiers pour la poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Résonance générale - Essais pour la poétique, 6, p66-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1251,836 +1528,836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rêveries de lecteurs en formation : la lecture-écriture comme atelier du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers du sujet : approches pluridisciplinaires des écritures de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-165, 2024, 978-2-37906-096-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation linguistique et sa censure dans les extraits littéraires pour l’enseignement/apprentissage du FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echantillons représentatifs et discours didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782813004758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.6541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interculturel au prisme d’une pédagogie de la réussite étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Aboab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'interculturel" dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.193-210, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.5004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ateliers littéraires et plurilingues en FLE : de la conscience linguistique à l'expérience langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Godard</w:t>
+                <w:t xml:space="preserve">Deborah Aboab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Allaneau Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Ulma, Anne Pauzet, Anne Prouteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures créatives. Représentations contemporaines et enjeux professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 177-192, 2022, 978-2-7535-8614-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner entre les langues, raconter entre les arts : les bilinguismes multiples de Zeina Abirached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire entre les langues - Littérature, traduction, enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.6438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la littérature dans les apprentissages langagiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Chapitre 4. Le rôle de la littérature dans les apprentissages langagiers : de l’écriture créative à la conscience de la langue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Auréliane Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Godard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Littérature dans l’enseignement du FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier, 2015</w:t>
+              <w:t xml:space="preserve">La littérature dans l'enseignement du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-219, 2015, Langues &amp; didactique, 978-2-278-07613-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240190v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Le rôle de la littérature dans les apprentissages langagiers : de l’écriture créative à la conscience de la langue.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la littérature dans les apprentissages langagiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréliane Baptiste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Godard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La littérature dans l'enseignement du français langue étrangère</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-219, 2015, Langues &amp; didactique, 978-2-278-07613-0</w:t>
+              <w:t xml:space="preserve">La Littérature dans l’enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464992v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et pratiques d'enseignement du FLE : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature dans l'enseignement du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier, p130-168, 2015, 9782278076161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des écrivains francophones classiques. Nord - Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.169-173, 2013, 2745325825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2090,2053 +2367,2122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel morceau choisi(r) ? Poétique et didactique de corpus littéraires pour l’enseignement/apprentissage du français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023PA030005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04578096v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oeuvre ou extrait ? Le dilemme du format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le texte littéraire dans tous ses états : quels enjeux pour l’enseignement en L2 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL, HEP Vaud &amp; Présidence des chef·fes de file d’allemand, Apr 2026, Lausanne (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses du littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asdifle &amp; Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Re-langager » l’enfance : ateliers de lecture-création pour des étudiants en contexte de mobilité forcée</w:t>
+                <w:t xml:space="preserve">Des Je situées : Kei Lam et Lou Lubie, de la nécessité didactique de corpus pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acedle, Université Toulouse Jean Jaurès, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Diversité et engagement dans la bande dessinée contemporaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Wien, May 2026, Wien, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166146v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bande dessinée et hétérolinguisme en didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Romanistiktag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Konstanz - Deutscher Romanistik Verband, Sep 2025, Konstanz, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un portfolio pour accompagner l’immersion universitaire d’étudiants en exil</w:t>
+                <w:t xml:space="preserve">« Re-langager » l’enfance : ateliers de lecture-création pour des étudiants en contexte de mobilité forcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Laboratoire Education, Formation, Travail, Savoirs [EFTS], Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acedle, Université Toulouse Jean Jaurès, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158594v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un portfolio pour accompagner l’immersion universitaire d’étudiants en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carpentier-Verdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Colloque international Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Laboratoire Education, Formation, Travail, Savoirs [EFTS], Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411146v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+                <w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596106v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BD dans l’enseignement : quelques jalons pour une comparaison entre FLE et FLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diltec; Université de Lausanne; HEP Vaud, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mentir vrai » ou « faux parlé » ? Les trucages orthographiques comme contrat de lecture dans Les Cahiers d’Esther de Riad Sattouf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne et Université Sorbonne Nouvelle, Apr 2024, Lausanne (UNIL), France</w:t>
+              <w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570817v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figurations des langues dans la bande dessinée</w:t>
+                <w:t xml:space="preserve">« Mentir vrai » ou « faux parlé » ? Les trucages orthographiques comme contrat de lecture dans Les Cahiers d’Esther de Riad Sattouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sémianire PLuri2L</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Angers, laboratoire CIRPaLL, EA7457, Mar 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude du réseau Léel "Bande dessinée et Enseignement-apprentissage des langues : variation, plurilinguisme, interculturalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne et Université Sorbonne Nouvelle, Apr 2024, Lausanne (UNIL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285817v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagne moi si tu peux !</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Figurations des langues dans la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">improviser ne s'improvise pas ! : réflexions sur l'action enseignante et les pratiques de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Sémianire PLuri2L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Angers, laboratoire CIRPaLL, EA7457, Mar 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830080v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caviardages : Que nous disent les coupes dans l’extrait littéraire en classe de FLE ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagne moi si tu peux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Novarel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diltec, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">improviser ne s'improvise pas ! : réflexions sur l'action enseignante et les pratiques de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285798v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche relationnelle des autofictions langagières pour l’enseignement/apprentissage du FLE.</w:t>
+                <w:t xml:space="preserve">Caviardages : Que nous disent les coupes dans l’extrait littéraire en classe de FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Rencontres des chercheurs en didactique de la littérature : Enseigner toutes les littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Paris, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Novarel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diltec, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911359v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecrire l’enfance entre les langues avec Tenir sa langue de Polina Panassenko</w:t>
+                <w:t xml:space="preserve">Une approche relationnelle des autofictions langagières pour l’enseignement/apprentissage du FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Lire et écrire entre les langues" Acte 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix Marseille, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">25e Rencontres des chercheurs en didactique de la littérature : Enseigner toutes les littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Paris, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155153v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues dessinées : figurer les langues et leur expérience dans la BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecritures - DILTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le naturalisme à l’échelle de l’extrait : sélections, transformations et censures dans les manuels d'édition française pour l’enseignement du FLE</w:t>
+                <w:t xml:space="preserve">Ecrire l’enfance entre les langues avec Tenir sa langue de Polina Panassenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphoses véristes/naturalistes Entre langues et langages : traduction, transposition, adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Verga, Université de Catane; Centre d'étude sur Zola et le naturalisme (ITEM/CNRS-ENS), Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Lire et écrire entre les langues" Acte 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix Marseille, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155180v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels formats de textes pour faire de la fiction une « machine expérientielle » en FLE ?</w:t>
+                <w:t xml:space="preserve">Le naturalisme à l’échelle de l’extrait : sélections, transformations et censures dans les manuels d'édition française pour l’enseignement du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Rencontres des chercheurs en didactique de la littérature : Les territoires de la fiction de l'école à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Toulouse, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Métamorphoses véristes/naturalistes Entre langues et langages : traduction, transposition, adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Verga, Université de Catane; Centre d'étude sur Zola et le naturalisme (ITEM/CNRS-ENS), Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570807v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers de lecture/écriture : des rêveries de lecteurs comme appropriation de la lecture en langue étrangère</w:t>
+                <w:t xml:space="preserve">Quels formats de textes pour faire de la fiction une « machine expérientielle » en FLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études CY "Le choix du français comme langue d'écriture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Héritages - Université de Cergy, Apr 2023, Cergy, France</w:t>
+              <w:t xml:space="preserve">24e Rencontres des chercheurs en didactique de la littérature : Les territoires de la fiction de l'école à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Toulouse, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071728v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des corpus littéraires en français langue étrangère : une approche comparative de corpus de méthodes et de corpus d’enseignants</w:t>
+                <w:t xml:space="preserve">Ateliers de lecture/écriture : des rêveries de lecteurs comme appropriation de la lecture en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude du groupe ELL2 : "La littérature en FLE : quels corpus pour quels usages ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Journée d'études CY "Le choix du français comme langue d'écriture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Héritages - Université de Cergy, Apr 2023, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724065v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Honneur et respect sur sa tête, [foutre!]”: la variation linguistique et sa censure dans les extraits littéraires pour le FLE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Échantillons représentatifs et discours didactiques : l’enseignement-apprentissage des littératures étrangères", INALCO-PLIDAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception du scénario en classe de FLE</w:t>
+                <w:t xml:space="preserve">La fabrique des corpus littéraires en français langue étrangère : une approche comparative de corpus de méthodes et de corpus d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "La construction du roman entre ébauche et finition : Zola" - ITEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude du groupe ELL2 : "La littérature en FLE : quels corpus pour quels usages ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724203v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Plurilinguisme et littérature : ateliers de lecture/écriture pour le FLE à l’université »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réception du scénario en classe de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Allaneau Rajaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écritures créatives : représentations contemporaines, processus créatifs, nouveaux enjeux professionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque "La construction du roman entre ébauche et finition : Zola" - ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294458v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Plurilinguisme et littérature : ateliers de lecture/écriture pour le FLE à l’université »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Aboab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allaneau Rajaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures créatives : représentations contemporaines, processus créatifs, nouveaux enjeux professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ateliers d’écriture plurilingues à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Aboab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme et arts du langage. Pratiques et enjeux en didactique des langues et des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Godard, Marina Krylyschin, Serge Martin, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4204,51 +4550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86B17FD7"/>
+    <w:nsid w:val="217C1230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4435,51 +4781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donatienne-woerly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8412-9463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183666631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314924721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149aj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lmb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51359/2175-294x.2024.263839" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Aboab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G9PG8GD5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aboab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allaneau Rajaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6438" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04578096v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carpentier-Verdeaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285798v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donatienne-woerly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8412-9463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183666631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/314924721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165u2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Favre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165tx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carpentier-Verdeaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149aj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lmb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30829" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51359/2175-294x.2024.263839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Aboab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5888" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G9PG8GD5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aboab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6541" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allaneau Rajaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6438" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04578096v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA030005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617092v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>