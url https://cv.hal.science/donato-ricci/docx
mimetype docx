--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life After Visualization</w:t>
+                <w:t xml:space="preserve">Life After Visualization: How to Recover Data That Eludes Visualization and How to Revive Data That Has Been Made Visual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Ascari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
@@ -191,971 +191,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de composition au croisement du design et de la recherche sociale : gestes techniques, méthodes de synthèse etdispositifs d'imagination</w:t>
+                <w:t xml:space="preserve">Promesses de démocratisation dans les récits médiatiques de l’IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Colombo</w:t>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse D’orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azimuts - Design Art Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dw0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387160v1</w:t>
+                <w:t xml:space="preserve">hal-05513459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Practices At The Intersection Of Design And Social Research: Technical Gestures, Synthesis Methods And Imagination Apparatuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de composition au croisement du design et de la recherche sociale : gestes techniques, méthodes de synthèse etdispositifs d'imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azimuts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60</w:t>
+              <w:t xml:space="preserve">Azimuts - Design Art Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458853v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promesses de démocratisation dans les récits médiatiques de l’IA générative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition Practices At The Intersection Of Design And Social Research: Technical Gestures, Synthesis Methods And Imagination Apparatuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Goujon</w:t>
+                <w:t xml:space="preserve">Gabriele Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Azimuts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15dw0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05155826v1</w:t>
+                <w:t xml:space="preserve">hal-05458853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promesses de démocratisation dans les récits médiatiques de l’IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse D’orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Promesses de démocratisation dans les récits médiatiques de l’IA générative, 139, pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dw0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513459v1</w:t>
+                <w:t xml:space="preserve">hal-05155826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Shoggoth with Smiley Face”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goujon</w:t>
+                <w:t xml:space="preserve">Reclaiming artificial intelligence accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12m9y⟩</w:t>
+              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20539517241248093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833696v1</w:t>
+                <w:t xml:space="preserve">hal-04584823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking Through Persistence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sanja Sekelj</w:t>
+                <w:t xml:space="preserve">“Shoggoth with Smiley Face”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davor Mišković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologija i prostor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5673/sip.62.1.1⟩</w:t>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12m9y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833728v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoggoth with Smiley Face</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goujon</w:t>
+                <w:t xml:space="preserve">Networking Through Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Buršić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Sekelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Mišković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12m9i⟩</w:t>
+              <w:t xml:space="preserve">Sociologija i prostor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5673/sip.62.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833709v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-enacting machine learning practices to enquire into the moral issues they pose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin de Mourat</w:t>
+                <w:t xml:space="preserve">Shoggoth with Smiley Face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13548565231174584⟩</w:t>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12m9i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446604v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclaiming artificial intelligence accounts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-enacting machine learning practices to enquire into the moral issues they pose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie John-Mathews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gourlet</w:t>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), </w:t>
+              <w:t xml:space="preserve">Convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.66-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20539517241248093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13548565231174584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584823v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaged research-led teaching: composing collective inquiry with digital methods and data</w:t>
               </w:r>
@@ -1474,90 +1474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glitchs, ces moments où les algorithmes tremblent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, En cas de panne, 72, pp.200-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Kimbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.74-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1920,51 +1920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clues. Anomalies. Understanding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2119,51 +2119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An account of Digital Humanities from the AIME Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2228,490 +2228,1703 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progetto Grafico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23, pp.98 - 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903812v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectories of engagement / Trajectoires d'implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectories of Engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions annexes / médialab, p. 7-27, 2025, 978-2-9597067-2-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des exercices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Aït-Touati; Jean-Michel Frodon; Bruno Latour; Donato Ricci. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissances de l'enquête : L'École des Arts politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Liens qui libèrent, 2022, 9791020911155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing Images into Voices of Concern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caterina Barioglio; Daniele Campobenedetto; Andrea Alberto Dutto; Valeria Federighi; Caterina Quaglio and Elena Todella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INNOVATION IN PRACTICE IN THEORY. POSITIONING ARCHITECTURAL DESIGN AND ITS AGENCY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORO Editions, Applied Research and Design Publishing, 2022, 9781954081550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en forme l’enquête. Répondre aux invitations de l’écriture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Seurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controverses mode d'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de Sciences Po, 2021, 9782724627152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cozy/Flat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucia Tozzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City Killers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libria, pp.45 - 50, 2020, 9788867642021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Does a Format Make a Public?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Paul Eve; Jonathan Gray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reassembling Scholarly Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103 - 112, 2020, 9780262536240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/11885.003.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dictionary of visual analogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Perondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolò Ceccarelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2CO - COmmunicating COmplexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de La Laguna, pp.86 - 93, 2020, 9788409101719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tell Them Anything but the Truth: They Will Find Their Own</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Graffieti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Scagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Masud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Graphic Design Reader</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, pp.758 - 762, 2019, 9781472536204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design at the Present Tense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rispoli Ramon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design as problem-making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAU Centro Universitario de Diseño; BAU Centro Universitario de Diseño, pp.27 - 38, 2019, 9788409113682</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler les temps et les présences de la nature urbaine : une méthode contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia de Biase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solène Marry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires durables : de la recherche à la conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Parenthèses; Agence de l'Environnement et de la Maîtrise de l'Energie, pp.33 - 50, 2018, 9782863643433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming Sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Affinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cittadellarte | Fondazione Pistoletto, 2018, 9788898698172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indices. Anomalies. Compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2017, 9781784052645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don't Push That Button!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reset Modernity!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT Press, pp.24 - 41, 2016, 9780262034593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Inquiries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectories of Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Alcaras</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Éditions Annexes, pp.150, 2025, 978 2 9597067 1 4</w:t>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions annexes / médialab, 143 p., 2025, 978-2-9597067-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327878v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of Engagement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Petit</w:t>
+                <w:t xml:space="preserve">Artificial Inquiries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions annexes / médialab, 143 p., 2025, 978-2-9597067-2-1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Prinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Annexes, pp.150, 2025, 978 2 9597067 1 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459145v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Parasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 9782724641509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styles de Modération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Crosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Annexes | médialab Sciences Po. 2024, 9782959706714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissances de l'enquête.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Frodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,645 +3945,756 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Liens qui liberent, 2022, 9791020911155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configuration Work: Four Consequences of LLMs-in-use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits médiatiques et promesse de démocratisation de l’IA générative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Collective inquiry into situated food extraction and production issues in marine and coastal social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thérèse d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journalisme et Plateformes à l'ère de l'IA générative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LERASS, Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MARE People and the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387071v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective inquiry into situated food extraction and production issues in marine and coastal social-ecological systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosma Cazé</w:t>
+                <w:t xml:space="preserve">Récits médiatiques et promesse de démocratisation de l’IA générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Crépel</w:t>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARE People and the Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journalisme et Plateformes à l'ère de l'IA générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERASS, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142276v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI’s Humans: The Case of the French Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Conference of the International Communication Association (ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Digital Methods to monitor and inform Urban Policy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Brilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Public Policy (ICPP3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIME: opening the context of a Humanities inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Intelligence 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes; Université Laval (Québec), Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digitally Mediated Inquiry: Presentation of the AIME Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3399,1489 +4723,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PUBLIC LECTURE WITH PROFESSOR BRUNO LATOUR &amp; THE AIME TEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Copenhagen Business School, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESHAPING COMMUNICATION DESIGN TOOLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Scagnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Baule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ciuccarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASDR07 - Emerging Trends in Design Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Hong Kong, Hong Kong SAR China. pp.11/15/2007 - THUR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264332v1</w:t>
-              </w:r>
-[...1322 lines deleted...]
-                <w:t xml:space="preserve">hal-05421828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4899,90 +4899,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises, mé.prises, em.prises, dé.prises, re.prises… Les formes de participation au développement de l'IA en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Barret-Bertelloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5013,103 +5013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique de l’IA dans la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5131,103 +5131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI critiques in the press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5393,238 +5393,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Tesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengying Du</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897173v1</w:t>
+                <w:t xml:space="preserve">hal-03897188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesselle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fonio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pichon</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03897188v1</w:t>
+                <w:t xml:space="preserve">hal-03897173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5655,51 +5655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Methods for Service Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5750,51 +5750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repurposing Digital Methods for Human-Centered Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6126,51 +6126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05501107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Ascari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/diid8725d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Colombo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05458853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05155826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se D&#8217;orl&#233;ans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05513459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bur&#353;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Sekelj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Mi&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5673/sip.62.1.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9i" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231174584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517241248093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03722283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Bounegru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Design Studio Calibro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evennou Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verjat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.19.Article.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02893169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie, Critical Media Lab) Allen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.16.12-30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02430503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02056093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.14.68-99" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rioual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kimbell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/DESI_a_00340" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835262v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Grotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2015.EN-860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903812v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327878v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Prinetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; de Vries" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Crosset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03690532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903809v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Brilli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03647229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Scagnetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Baule" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciuccarelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03855771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Perondi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625159/How-Does-a-Format-Make-a-Public" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02146651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Graffieti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Masud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barret-Bertelloni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Guido" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Du" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pichon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897188v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dedinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05501107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Ascari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/diid8725d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05513459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se D&#8217;orl&#233;ans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Colombo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05458853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05155826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517241248093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bur&#353;i&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Sekelj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Mi&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5673/sip.62.1.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9i" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231174584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03722283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Bounegru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Design Studio Calibro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evennou Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verjat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.19.Article.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02893169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie, Critical Media Lab) Allen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.16.12-30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02430503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02056093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.14.68-99" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rioual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kimbell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/DESI_a_00340" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835262v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Grotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2015.EN-860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903812v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03855771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625159/How-Does-a-Format-Make-a-Public" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Perondi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02146651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Graffieti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Scagnetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Masud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327878v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Prinetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; de Vries" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Crosset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421828v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03690532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903809v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Brilli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03647229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Baule" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciuccarelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barret-Bertelloni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Guido" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Du" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dedinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>