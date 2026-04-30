--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,5316 +66,5378 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCARTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions annexes. 2026, 978-2-9597067-3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Inquiries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Prinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Annexes, pp.150, 2025, 978 2 9597067 1 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327878v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectories of Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions annexes / médialab, 143 p., 2025, 978-2-9597067-2-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Parasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 9782724641509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles de Modération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Crosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Annexes | médialab Sciences Po. 2024, 9782959706714</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissances de l'enquête.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Frodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Liens qui liberent, 2022, 9791020911155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life After Visualization: How to Recover Data That Eludes Visualization and How to Revive Data That Has Been Made Visual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Ascari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 87, pp.52-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30682/diid8725d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promesses de démocratisation dans les récits médiatiques de l’IA générative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pratiques de composition au croisement du design et de la recherche sociale : gestes techniques, méthodes de synthèse etdispositifs d'imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Azimuts - Design Art Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.57-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513459v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de composition au croisement du design et de la recherche sociale : gestes techniques, méthodes de synthèse etdispositifs d'imagination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Composition Practices At The Intersection Of Design And Social Research: Technical Gestures, Synthesis Methods And Imagination Apparatuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Colombo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azimuts - Design Art Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60, pp.57-76</w:t>
+              <w:t xml:space="preserve">Azimuts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387160v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Practices At The Intersection Of Design And Social Research: Technical Gestures, Synthesis Methods And Imagination Apparatuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Promesses de démocratisation dans les récits médiatiques de l’IA générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Colombo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse D’orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azimuts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Promesses de démocratisation dans les récits médiatiques de l’IA générative, 139, pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dw0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458853v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promesses de démocratisation dans les récits médiatiques de l’IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse D’orléans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Promesses de démocratisation dans les récits médiatiques de l’IA générative, 139, pp.21-47. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, 2025, 139, pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dw0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155826v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclaiming artificial intelligence accounts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Networking Through Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Buršić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Sekelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Crépel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Mišković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20539517241248093⟩</w:t>
+              <w:t xml:space="preserve">Sociologija i prostor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5673/sip.62.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584823v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Shoggoth with Smiley Face”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12m9y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking Through Persistence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Shoggoth with Smiley Face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davor Mišković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologija i prostor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5673/sip.62.1.1⟩</w:t>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12m9i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833728v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoggoth with Smiley Face</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Re-enacting machine learning practices to enquire into the moral issues they pose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie John-Mathews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12m9i⟩</w:t>
+              <w:t xml:space="preserve">Convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.66-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13548565231174584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833709v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-enacting machine learning practices to enquire into the moral issues they pose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reclaiming artificial intelligence accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13548565231174584⟩</w:t>
+              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20539517241248093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446604v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaged research-led teaching: composing collective inquiry with digital methods and data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Bounegru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Culture &amp; Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), pp.55-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Online Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Studio Calibro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evennou Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseña</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, pp.1 - 26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7764/disena.19.Article.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Against the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie, Critical Media Lab) Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseña</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.12-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7764/disena.16.12-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les glitchs, ces moments où les algorithmes tremblent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tensing the Present: An Annotated Anthology of Design Techniques to Inquire into Public Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tc.12698⟩</w:t>
+              <w:t xml:space="preserve">Diseña</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.68-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7764/disena.14.68-99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430503v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensing the Present: An Annotated Anthology of Design Techniques to Inquire into Public Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les glitchs, ces moments où les algorithmes tremblent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseña</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7764/disena.14.68-99⟩</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, En cas de panne, 72, pp.200-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056093v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 x 9 questions sur la recherche-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Frodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.1 - 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Controversies and Their Publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Kimbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.74-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/DESI_a_00340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clues. Anomalies. Understanding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visible Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (3), pp.35 - 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of the main drivers for Ebola virus spillover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Grotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA Supporting Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (7), pp.1-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2903/sp.efsa.2015.EN-860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An account of Digital Humanities from the AIME Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenti di scena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progetto Grafico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23, pp.98 - 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903812v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective inquiry into situated food extraction and production issues in marine and coastal social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosma Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MARE People and the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits médiatiques et promesse de démocratisation de l’IA générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse d'Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journalisme et Plateformes à l'ère de l'IA générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERASS, Nov 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI’s Humans: The Case of the French Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72nd Annual Conference of the International Communication Association (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing Digital Methods to monitor and inform Urban Policy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Brilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Public Policy (ICPP3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903809v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AIME: opening the context of a Humanities inquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Intelligence 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; Université Laval (Québec), Sep 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Digitally Mediated Inquiry: Presentation of the AIME Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PUBLIC LECTURE WITH PROFESSOR BRUNO LATOUR &amp; THE AIME TEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Copenhagen Business School, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RESHAPING COMMUNICATION DESIGN TOOLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Scagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Baule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ciuccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASDR07 - Emerging Trends in Design Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Hong Kong, Hong Kong SAR China. pp.11/15/2007 - THUR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configuration Work: Four Consequences of LLMs-in-use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of engagement / Trajectoires d'implication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories of Engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions annexes / médialab, p. 7-27, 2025, 978-2-9597067-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des exercices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Aït-Touati; Jean-Michel Frodon; Bruno Latour; Donato Ricci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puissances de l'enquête : L'École des Arts politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Liens qui libèrent, 2022, 9791020911155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Images into Voices of Concern.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caterina Barioglio; Daniele Campobenedetto; Andrea Alberto Dutto; Valeria Federighi; Caterina Quaglio and Elena Todella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOVATION IN PRACTICE IN THEORY. POSITIONING ARCHITECTURAL DESIGN AND ITS AGENCY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORO Editions, Applied Research and Design Publishing, 2022, 9781954081550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en forme l’enquête. Répondre aux invitations de l’écriture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Seurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controverses mode d'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de Sciences Po, 2021, 9782724627152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cozy/Flat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucia Tozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City Killers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libria, pp.45 - 50, 2020, 9788867642021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does a Format Make a Public?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Paul Eve; Jonathan Gray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reassembling Scholarly Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIT Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103 - 112, 2020, 9780262536240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7551/mitpress/11885.003.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dictionary of visual analogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Perondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolò Ceccarelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2CO - COmmunicating COmplexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de La Laguna, pp.86 - 93, 2020, 9788409101719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell Them Anything but the Truth: They Will Find Their Own</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Graffieti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Scagnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Masud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Graphic Design Reader</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Publishing, pp.758 - 762, 2019, 9781472536204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design at the Present Tense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rispoli Ramon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design as problem-making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAU Centro Universitario de Diseño; BAU Centro Universitario de Diseño, pp.27 - 38, 2019, 9788409113682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler les temps et les présences de la nature urbaine : une méthode contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solène Marry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires durables : de la recherche à la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Parenthèses; Agence de l'Environnement et de la Maîtrise de l'Energie, pp.33 - 50, 2018, 9782863643433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming Sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Affinity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cittadellarte | Fondazione Pistoletto, 2018, 9788898698172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices. Anomalies. Compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2017, 9781784052645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don't Push That Button!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reset Modernity!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Press, pp.24 - 41, 2016, 9780262034593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835252v1</w:t>
-              </w:r>
-[...1395 lines deleted...]
-                <w:t xml:space="preserve">hal-00264332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises, mé.prises, em.prises, dé.prises, re.prises… Les formes de participation au développement de l'IA en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barret-Bertelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique de l’IA dans la presse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AI critiques in the press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384126v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI critiques in the press</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Critique de l’IA dans la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384123v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inquiry into Modes of Existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5385,601 +5447,601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesselle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fonio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pichon</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03897188v1</w:t>
+                <w:t xml:space="preserve">hal-03897173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Tesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengying Du</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03897173v1</w:t>
+                <w:t xml:space="preserve">hal-03897188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Methods for Service Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ServDes2018 - Service Design Proof of Concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milano, Italy. Service Design and Innovation Conference, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repurposing Digital Methods for Human-Centered Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRS 2018 - Catalyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limerick, Ireland. Design Research Society, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RICardo Project : Exploring XIX Century International Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jacomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Cracovie, Poland. Alliance of Digital Humanities Organizations, pp.960, 2016, Digital Humanities 2016: Conference Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6126,51 +6188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05501107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Ascari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/diid8725d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05513459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se D&#8217;orl&#233;ans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Colombo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05458853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05155826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517241248093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bur&#353;i&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Sekelj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Mi&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5673/sip.62.1.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9i" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231174584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03722283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Bounegru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Design Studio Calibro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evennou Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verjat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.19.Article.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02893169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie, Critical Media Lab) Allen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.16.12-30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02430503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02056093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.14.68-99" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rioual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kimbell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/DESI_a_00340" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835262v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Grotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2015.EN-860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903812v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03855771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625159/How-Does-a-Format-Make-a-Public" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Perondi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02146651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Graffieti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Scagnetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Masud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327878v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Prinetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; de Vries" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Crosset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421828v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03690532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903809v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Brilli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03647229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Baule" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciuccarelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barret-Bertelloni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Guido" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Du" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dedinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05599500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327878v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Prinetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; de Vries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Crosset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05501107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Ascari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/diid8725d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05458853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05155826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se D&#8217;orl&#233;ans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05513459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bur&#353;i&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Sekelj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Mi&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5673/sip.62.1.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9i" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231174584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517241248093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03722283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Bounegru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Design Studio Calibro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evennou Duncan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verjat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.19.Article.2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02893169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie, Critical Media Lab) Allen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.16.12-30" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02056093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.14.68-99" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02430503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12698" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rioual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mauri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kimbell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/DESI_a_00340" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835262v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Grotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2015.EN-860" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903812v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03690532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903809v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Brilli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03647229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Scagnetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Baule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciuccarelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03855771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625159/How-Does-a-Format-Make-a-Public" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Perondi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02146651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Graffieti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Masud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barret-Bertelloni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Guido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Du" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pichon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dedinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>