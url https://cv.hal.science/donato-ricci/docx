--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -66,3554 +66,4767 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life After Visualization: How to Recover Data That Eludes Visualization and How to Revive Data That Has Been Made Visual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Ascari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 87, pp.52-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30682/diid8725d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promesses de démocratisation dans les récits médiatiques de l’IA générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse D’orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dw0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de composition au croisement du design et de la recherche sociale : gestes techniques, méthodes de synthèse etdispositifs d'imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Azimuts - Design Art Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.57-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition Practices At The Intersection Of Design And Social Research: Technical Gestures, Synthesis Methods And Imagination Apparatuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Azimuts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promesses de démocratisation dans les récits médiatiques de l’IA générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse D’orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Promesses de démocratisation dans les récits médiatiques de l’IA générative, 139, pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dw0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reclaiming artificial intelligence accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20539517241248093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Shoggoth with Smiley Face”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12m9y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networking Through Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Buršić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Sekelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Mišković</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologija i prostor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5673/sip.62.1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoggoth with Smiley Face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12m9i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-enacting machine learning practices to enquire into the moral issues they pose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie John-Mathews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.66-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13548565231174584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engaged research-led teaching: composing collective inquiry with digital methods and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Bounegru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Culture &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.55-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing Online Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Studio Calibro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evennou Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verjat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diseña</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.1 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7764/disena.19.Article.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing Against the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie, Critical Media Lab) Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diseña</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.12-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7764/disena.16.12-30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensing the Present: An Annotated Anthology of Design Techniques to Inquire into Public Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diseña</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.68-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7764/disena.14.68-99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les glitchs, ces moments où les algorithmes tremblent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, En cas de panne, 72, pp.200-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.12698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">9 x 9 questions sur la recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Frodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thaêtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.1 - 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing Controversies and Their Publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Kimbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.74-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/DESI_a_00340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clues. Anomalies. Understanding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visible Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (3), pp.35 - 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835262v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and analysis of the main drivers for Ebola virus spillover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFSA Supporting Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (7), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/sp.efsa.2015.EN-860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An account of Digital Humanities from the AIME Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.1 - 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenti di scena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progetto Grafico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.98 - 105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903812v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCARTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions annexes. 2026, 978-2-9597067-3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Inquiries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Trajectories of Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Éditions Annexes, pp.150, 2025, 978 2 9597067 1 4</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions annexes / médialab, 143 p., 2025, 978-2-9597067-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327878v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of Engagement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Artificial Inquiries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions annexes / médialab, 143 p., 2025, 978-2-9597067-2-1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Prinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Annexes, pp.150, 2025, 978 2 9597067 1 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459145v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Parasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 9782724641509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styles de Modération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Crosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Annexes | médialab Sciences Po. 2024, 9782959706714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissances de l'enquête.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Frodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Liens qui liberent, 2022, 9791020911155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life After Visualization: How to Recover Data That Eludes Visualization and How to Revive Data That Has Been Made Visual</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Trajectories of engagement / Trajectoires d'implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIID</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05501107v1</w:t>
+              <w:t xml:space="preserve">Trajectories of Engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions annexes / médialab, p. 7-27, 2025, 978-2-9597067-2-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de composition au croisement du design et de la recherche sociale : gestes techniques, méthodes de synthèse etdispositifs d'imagination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Developing Images into Voices of Concern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caterina Barioglio; Daniele Campobenedetto; Andrea Alberto Dutto; Valeria Federighi; Caterina Quaglio and Elena Todella. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azimuts - Design Art Recherche</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05387160v1</w:t>
+              <w:t xml:space="preserve">INNOVATION IN PRACTICE IN THEORY. POSITIONING ARCHITECTURAL DESIGN AND ITS AGENCY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORO Editions, Applied Research and Design Publishing, 2022, 9781954081550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Practices At The Intersection Of Design And Social Research: Technical Gestures, Synthesis Methods And Imagination Apparatuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des exercices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Aït-Touati; Jean-Michel Frodon; Bruno Latour; Donato Ricci. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azimuts</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05458853v1</w:t>
+              <w:t xml:space="preserve">Puissances de l'enquête : L'École des Arts politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Liens qui libèrent, 2022, 9791020911155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promesses de démocratisation dans les récits médiatiques de l’IA générative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mettre en forme l’enquête. Répondre aux invitations de l’écriture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goujon</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Seurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05155826v1</w:t>
+              <w:t xml:space="preserve">Controverses mode d'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de Sciences Po, 2021, 9782724627152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promesses de démocratisation dans les récits médiatiques de l’IA générative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cozy/Flat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucia Tozzi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05513459v1</w:t>
+              <w:t xml:space="preserve">City Killers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libria, pp.45 - 50, 2020, 9788867642021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking Through Persistence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How Does a Format Make a Public?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Paul Eve; Jonathan Gray. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologija i prostor</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04833728v1</w:t>
+              <w:t xml:space="preserve">Reassembling Scholarly Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103 - 112, 2020, 9780262536240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/11885.003.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Shoggoth with Smiley Face”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A dictionary of visual analogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Perondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolò Ceccarelli. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04833696v1</w:t>
+              <w:t xml:space="preserve">2CO - COmmunicating COmplexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de La Laguna, pp.86 - 93, 2020, 9788409101719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoggoth with Smiley Face</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tell Them Anything but the Truth: They Will Find Their Own</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Graffieti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Scagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Masud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04833709v1</w:t>
+              <w:t xml:space="preserve">The Graphic Design Reader</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing, pp.758 - 762, 2019, 9781472536204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-enacting machine learning practices to enquire into the moral issues they pose</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design at the Present Tense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rispoli Ramon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convergence</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04446604v1</w:t>
+              <w:t xml:space="preserve">Design as problem-making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAU Centro Universitario de Diseño; BAU Centro Universitario de Diseño, pp.27 - 38, 2019, 9788409113682</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclaiming artificial intelligence accounts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Articuler les temps et les présences de la nature urbaine : une méthode contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia de Biase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solène Marry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04584823v1</w:t>
+              <w:t xml:space="preserve">Territoires durables : de la recherche à la conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Parenthèses; Agence de l'Environnement et de la Maîtrise de l'Energie, pp.33 - 50, 2018, 9782863643433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaged research-led teaching: composing collective inquiry with digital methods and data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Becoming Sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Aït-Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Culture &amp; Education</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03722283v1</w:t>
+              <w:t xml:space="preserve">The Politics of Affinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cittadellarte | Fondazione Pistoletto, 2018, 9788898698172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Online Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Indices. Anomalies. Compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Verjat</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseña</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03376217v1</w:t>
+              <w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2017, 9781784052645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Against the World</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Don't Push That Button!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamie, Critical Media Lab) Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseña</w:t>
-[...813 lines deleted...]
-                <w:t xml:space="preserve">hal-01903812v2</w:t>
+              <w:t xml:space="preserve">Reset Modernity!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT Press, pp.24 - 41, 2016, 9780262034593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective inquiry into situated food extraction and production issues in marine and coastal social-ecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosma Cazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARE People and the Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits médiatiques et promesse de démocratisation de l’IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalisme et Plateformes à l'ère de l'IA générative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LERASS, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI’s Humans: The Case of the French Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Conference of the International Communication Association (ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Digital Methods to monitor and inform Urban Policy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Brilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Public Policy (ICPP3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIME: opening the context of a Humanities inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Intelligence 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes; Université Laval (Québec), Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digitally Mediated Inquiry: Presentation of the AIME Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PUBLIC LECTURE WITH PROFESSOR BRUNO LATOUR &amp; THE AIME TEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Copenhagen Business School, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESHAPING COMMUNICATION DESIGN TOOLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Scagnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Baule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ciuccarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASDR07 - Emerging Trends in Design Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Hong Kong, Hong Kong SAR China. pp.11/15/2007 - THUR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3623,1327 +4836,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration Work: Four Consequences of LLMs-in-use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421828v1</w:t>
-              </w:r>
-[...1211 lines deleted...]
-                <w:t xml:space="preserve">hal-01835252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4961,90 +4961,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises, mé.prises, em.prises, dé.prises, re.prises… Les formes de participation au développement de l'IA en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Barret-Bertelloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5069,319 +5069,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI critiques in the press</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Critique de l’IA dans la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384123v1</w:t>
+                <w:t xml:space="preserve">hal-03384126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique de l’IA dans la presse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">AI critiques in the press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384126v1</w:t>
+                <w:t xml:space="preserve">hal-03384123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inquiry into Modes of Existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5455,238 +5455,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Mourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengying Du</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897173v1</w:t>
+                <w:t xml:space="preserve">hal-03897188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesselle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fonio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin de Mourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pichon</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03897188v1</w:t>
+                <w:t xml:space="preserve">hal-03897173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5717,64 +5717,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Methods for Service Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ServDes2018 - Service Design Proof of Concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milano, Italy. Service Design and Innovation Conference, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5799,64 +5799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repurposing Digital Methods for Human-Centered Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Tassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5920,51 +5920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6188,51 +6188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05599500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327878v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Prinetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; de Vries" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Crosset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05501107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Ascari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/diid8725d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05458853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05155826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se D&#8217;orl&#233;ans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05513459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bur&#353;i&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Sekelj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Mi&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5673/sip.62.1.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9i" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231174584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517241248093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03722283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Bounegru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Design Studio Calibro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evennou Duncan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verjat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.19.Article.2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02893169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie, Critical Media Lab) Allen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.16.12-30" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02056093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.14.68-99" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02430503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12698" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rioual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mauri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kimbell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/DESI_a_00340" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835262v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Grotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2015.EN-860" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903812v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03690532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903809v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Brilli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03647229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Scagnetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Baule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciuccarelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03855771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625159/How-Does-a-Format-Make-a-Public" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Perondi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02146651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Graffieti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Masud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barret-Bertelloni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Guido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Du" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pichon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dedinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05501107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Ascari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/diid8725d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05513459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se D&#8217;orl&#233;ans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goujon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dw0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Colombo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05458853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05155826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517241248093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bur&#353;i&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Sekelj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Mi&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5673/sip.62.1.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9i" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231174584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03722283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Bounegru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rogers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Design Studio Calibro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evennou Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verjat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.19.Article.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02893169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie, Critical Media Lab) Allen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.16.12-30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02056093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/disena.14.68-99" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02430503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.12698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pr&#233;vot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rioual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kimbell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/DESI_a_00340" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835262v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Grotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2015.EN-860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903812v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05599500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327878v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Prinetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; de Vries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Crosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03855771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625159/How-Does-a-Format-Make-a-Public" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02543019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Perondi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02146651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Graffieti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Scagnetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Masud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02180804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01975357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosma Caz&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05387071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03690532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01903809v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Brilli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03647229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Baule" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciuccarelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barret-Bertelloni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Guido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pichon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Du" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01901091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dedinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>