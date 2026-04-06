--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1394,343 +1394,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Beliefs and Engagement in Hygienic and Safety Behaviours: The Case of Foodborne illness</w:t>
+                <w:t xml:space="preserve">Safety Climate, Perceived Risk, and Involvement in Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Ngueutsa Ngueutsa</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Safiétou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09603123.2015.1119807⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425837v1</w:t>
+                <w:t xml:space="preserve">halshs-01425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social norms in promoting family planning: a study in Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatchima Mayaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (2), pp.249-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0081246315570356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Climate, Perceived Risk, and Involvement in Safety Management</w:t>
+                <w:t xml:space="preserve">Control Beliefs and Engagement in Hygienic and Safety Behaviours: The Case of Foodborne illness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Safiétou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.72-79. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2015.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2015.1119807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01425831v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of perceptions about children and procreation on family-planning practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatchima Mayaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2215,421 +2215,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité sociale et choix modal : importance des dimensions symboliques dans l'attrait des transports collectifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Brisbois</w:t>
+                <w:t xml:space="preserve">Fatalistic Beliefs, Accident Explanations, and Safety-Related Behaviors. Research Area: Traffic and Injury Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Rubens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (S1), pp.766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980165v1</w:t>
+                <w:t xml:space="preserve">halshs-04613523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité sociale et choix modal : importance des dimensions symboliques dans l’attrait des transports collectifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety Climate and Involvement in Safety Management: a Study with First-Line Managers. Research Area: Industrial/Organisational/Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Rubens</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safiétou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13547-012-0044-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (S1), pp.534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067671v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Climate and Involvement in Safety Management: a Study with First-Line Managers. Research Area: Industrial/Organisational/Work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixité sociale et choix modal : importance des dimensions symboliques dans l’attrait des transports collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Brisbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Safiétou Mbaye</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rubens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709112⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (03-04), pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-012-0044-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04613520v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatalistic Beliefs, Accident Explanations, and Safety-Related Behaviors. Research Area: Traffic and Injury Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+                <w:t xml:space="preserve">Mixité sociale et choix modal : importance des dimensions symboliques dans l'attrait des transports collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Brisbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rubens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (110-11), pp.181-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207594.2012.709132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04613523v1</w:t>
+                <w:t xml:space="preserve">hal-00980165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviors and Causal Explanations of Road-Tunnel Users During a Fire</w:t>
               </w:r>
@@ -2885,451 +2885,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La position hiérarchique et l’ancienneté au poste du travail comme déterminants de l’explication naïve des accidents : une étude dans une entreprise roumaine.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incertitude, croyances et management de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psihologia Resurselor Umane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (3), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.703.0271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067681v1</w:t>
+                <w:t xml:space="preserve">hal-02067317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude, croyances et management de la sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisme comparatif, contrôle perçu, connaissance des dispositifs de sécurité, et comportement en cas d’incendie dans un tunnel routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psihologia Resurselor Umane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067317v1</w:t>
+                <w:t xml:space="preserve">hal-02067687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisme comparatif, contrôle perçu, connaissance des dispositifs de sécurité, et comportement en cas d’incendie dans un tunnel routier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gandit</w:t>
+                <w:t xml:space="preserve">La position hiérarchique et l’ancienneté au poste du travail comme déterminants de l’explication naïve des accidents : une étude dans une entreprise roumaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psihologia Resurselor Umane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067687v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the causes of pedestrian accidents by severity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer et modéliser les risques : apports et limites de différents paradigmes dans le diagnostic de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychology in Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14 (2), </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68 (1), pp.7-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/jpa.v14i2.30620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.681.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067358v1</w:t>
+                <w:t xml:space="preserve">hal-02067689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer et modéliser les risques : apports et limites de différents paradigmes dans le diagnostic de sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the causes of pedestrian accidents by severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cadet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+                <w:t xml:space="preserve">Jean-Marc Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 68 (1), pp.7-35. </w:t>
+              <w:t xml:space="preserve">Journal of Psychology in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.681.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/jpa.v14i2.30620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067689v1</w:t>
+                <w:t xml:space="preserve">hal-02067358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du risque d'accident lié à l'alcool chez des jeunes automobilistes : quelques déterminants de l'optimisme comparatif</w:t>
               </w:r>
@@ -3642,389 +3642,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Position, Gender, Accident Severity, and Causal Attribution</w:t>
+                <w:t xml:space="preserve">Culture, perception des risques et explication des accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067497v1</w:t>
+                <w:t xml:space="preserve">hal-02067732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réorganisation du travail et &amp;quot;Logiques métiers&amp;quot;: à propos de quelques résistances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les compétences des collectifs : développement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067743v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences des collectifs : développement et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réorganisation du travail et &amp;quot;Logiques métiers&amp;quot;: à propos de quelques résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067728v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, perception des risques et explication des accidents</w:t>
+                <w:t xml:space="preserve">Hierarchical Position, Gender, Accident Severity, and Causal Attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (3), pp.553-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1559-1816.2001.tb02056.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067732v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explication ordinaire des accidents, perception des risques et stratégies de protection</w:t>
               </w:r>
@@ -4195,51 +4195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4290,51 +4290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38, pp.46-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4517,165 +4517,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accidents de la circulation en Côte d'Ivoire : voies d'analyse et de recherche</w:t>
+                <w:t xml:space="preserve">Occupational safety and health problems in Côte d'Ivoire. A diagnosis and some possible remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+              <w:t xml:space="preserve">International Labour Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067754v1</w:t>
+                <w:t xml:space="preserve">hal-02067526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational safety and health problems in Côte d'Ivoire. A diagnosis and some possible remedies</w:t>
+                <w:t xml:space="preserve">Les accidents de la circulation en Côte d'Ivoire : voies d'analyse et de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Labour Review</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067526v1</w:t>
+                <w:t xml:space="preserve">hal-02067754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des attributions causales des accidents</w:t>
               </w:r>
@@ -5110,247 +5110,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et usages de la traversée de la chaussée en ville par les piétons et les conducteurs : une étude au Maroc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement des usagers de la route : Rôle des croyances de contrôle et de la perception des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Belhaj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements et innovations au travail : quels enjeux pour les personnes et les organisations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le Conservatoire National des Arts et Métiers (Le Cnam) et les Universités de Paris Nanterre et de Panthéon-Sorbonne; Association Internationale de Psychologie du Travail de Langue Française, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877219v1</w:t>
+                <w:t xml:space="preserve">hal-04877185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des usagers de la route : Rôle des croyances de contrôle et de la perception des risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations et usages de la traversée de la chaussée en ville par les piétons et les conducteurs : une étude au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Azouaghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements et innovations au travail : quels enjeux pour les personnes et les organisations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le Conservatoire National des Arts et Métiers (Le Cnam) et les Universités de Paris Nanterre et de Panthéon-Sorbonne; Association Internationale de Psychologie du Travail de Langue Française, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877185v1</w:t>
+                <w:t xml:space="preserve">hal-04877219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explications des causes d’accidents routiers chez les usagers de la route marocains</w:t>
               </w:r>
@@ -6219,51 +6219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belhaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Sahli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa Ngueutsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231153799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-023-00763-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02187-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hagl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.07.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.06.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1259508" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1119807" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatchima Mayaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0081246315570356" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.03.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2014.888545" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Valli&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Peltzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dagou Kom&#233;nan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2014.906079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.11.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1249TCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9V8MLVM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2013.09.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brisbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0044-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Calatan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870110036577" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2008.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSB6PTV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Oprea Ciobanu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.703.0271" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guyot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jpa.v14i2.30620" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cadet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.681.0007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Causs&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouverot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Scarnato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Mallaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Croize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Medina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouzon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2001.tb02056.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JCPK9JDW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067728v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.1998.tb01291.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WWT5BC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Kouassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;a Kipr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elouafa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perkins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belhaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Sahli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa Ngueutsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231153799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-023-00763-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02187-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hagl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.07.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.06.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1259508" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatchima Mayaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0081246315570356" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1119807" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2014.888545" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Valli&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Peltzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dagou Kom&#233;nan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2014.906079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.11.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1249TCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9V8MLVM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2013.09.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brisbois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0044-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Calatan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870110036577" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2008.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSB6PTV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.703.0271" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Oprea Ciobanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cadet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.681.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jpa.v14i2.30620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Causs&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouverot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Scarnato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Mallaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Croize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067728v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Medina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouzon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2001.tb02056.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JCPK9JDW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.1998.tb01291.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WWT5BC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Kouassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;a Kipr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elouafa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perkins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>