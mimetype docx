--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -3642,260 +3642,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, perception des risques et explication des accidents</w:t>
+                <w:t xml:space="preserve">Les compétences des collectifs : développement et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067732v1</w:t>
+                <w:t xml:space="preserve">hal-02067728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences des collectifs : développement et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réorganisation du travail et &amp;quot;Logiques métiers&amp;quot;: à propos de quelques résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067728v1</w:t>
+                <w:t xml:space="preserve">hal-02067743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réorganisation du travail et &amp;quot;Logiques métiers&amp;quot;: à propos de quelques résistances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Culture, perception des risques et explication des accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067743v1</w:t>
+                <w:t xml:space="preserve">hal-02067732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Position, Gender, Accident Severity, and Causal Attribution</w:t>
               </w:r>
@@ -6219,51 +6219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belhaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Sahli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa Ngueutsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231153799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-023-00763-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02187-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hagl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.07.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.06.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1259508" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatchima Mayaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0081246315570356" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1119807" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2014.888545" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Valli&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Peltzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dagou Kom&#233;nan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2014.906079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.11.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1249TCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9V8MLVM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2013.09.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brisbois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0044-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Calatan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870110036577" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2008.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSB6PTV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.703.0271" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Oprea Ciobanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cadet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.681.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jpa.v14i2.30620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Causs&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouverot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Scarnato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Mallaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Croize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067728v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Medina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouzon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2001.tb02056.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JCPK9JDW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.1998.tb01291.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WWT5BC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Kouassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;a Kipr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elouafa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perkins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belhaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Sahli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa Ngueutsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231153799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-023-00763-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02187-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hagl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.07.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.06.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1259508" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatchima Mayaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0081246315570356" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1119807" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2014.888545" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Valli&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Peltzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dagou Kom&#233;nan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2014.906079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.11.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1249TCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9V8MLVM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2013.09.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brisbois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0044-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Calatan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870110036577" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2008.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSB6PTV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.703.0271" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Oprea Ciobanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cadet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.681.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jpa.v14i2.30620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Causs&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouverot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Scarnato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Mallaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Croize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Medina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouzon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2001.tb02056.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JCPK9JDW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.1998.tb01291.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WWT5BC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Kouassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;a Kipr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elouafa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perkins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>