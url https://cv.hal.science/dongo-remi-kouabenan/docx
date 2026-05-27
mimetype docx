--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -575,248 +575,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatalistic Beliefs, Cultural Beliefs and Socio-Instrumental Control Beliefs: What are the Links? Can We Speak of an Active Fatalism?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
+                <w:t xml:space="preserve">Fatalistic Beliefs, Naive Causal Explanations of Accidents and Road Safety Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Belhaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00332941231153799⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychological Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (1), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12646-023-00763-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048576v1</w:t>
+                <w:t xml:space="preserve">hal-04839821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatalistic Beliefs, Naive Causal Explanations of Accidents and Road Safety Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boua</w:t>
+                <w:t xml:space="preserve">Fatalistic Beliefs, Cultural Beliefs and Socio-Instrumental Control Beliefs: What are the Links? Can We Speak of an Active Fatalism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tchagneno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Belhaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychological Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69 (1), pp.49-58. </w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.003329412311537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12646-023-00763-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00332941231153799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839821v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quête de beauté et estime de soi. Effets des signes de l’âge</w:t>
               </w:r>
@@ -906,64 +906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and validation of a scale measuring cultural beliefs and values in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1010,64 +1010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and validation of a scale measuring cultural beliefs and values in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wassouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1394,343 +1394,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Climate, Perceived Risk, and Involvement in Safety Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social norms in promoting family planning: a study in Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatchima Mayaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Safiétou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.72-79. </w:t>
+              <w:t xml:space="preserve">South African Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (2), pp.249-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2015.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0081246315570356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425831v1</w:t>
+                <w:t xml:space="preserve">hal-02067299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social norms in promoting family planning: a study in Niger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control Beliefs and Engagement in Hygienic and Safety Behaviours: The Case of Foodborne illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0081246315570356⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2015.1119807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067299v1</w:t>
+                <w:t xml:space="preserve">halshs-01425837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Beliefs and Engagement in Hygienic and Safety Behaviours: The Case of Foodborne illness</w:t>
+                <w:t xml:space="preserve">Safety Climate, Perceived Risk, and Involvement in Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Ngueutsa Ngueutsa</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngueutsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Safiétou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (4), </w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.72-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09603123.2015.1119807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01425837v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of perceptions about children and procreation on family-planning practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatchima Mayaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2221,51 +2221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatalistic Beliefs, Accident Explanations, and Safety-Related Behaviors. Research Area: Traffic and Injury Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2325,51 +2325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Climate and Involvement in Safety Management: a Study with First-Line Managers. Research Area: Industrial/Organisational/Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngueutsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safiétou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2885,269 +2885,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude, croyances et management de la sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La position hiérarchique et l’ancienneté au poste du travail comme déterminants de l’explication naïve des accidents : une étude dans une entreprise roumaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psihologia Resurselor Umane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067317v1</w:t>
+                <w:t xml:space="preserve">hal-02067681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisme comparatif, contrôle perçu, connaissance des dispositifs de sécurité, et comportement en cas d’incendie dans un tunnel routier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incertitude, croyances et management de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psihologia Resurselor Umane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (3), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.703.0271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067687v1</w:t>
+                <w:t xml:space="preserve">hal-02067317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La position hiérarchique et l’ancienneté au poste du travail comme déterminants de l’explication naïve des accidents : une étude dans une entreprise roumaine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t>
+                <w:t xml:space="preserve">Optimisme comparatif, contrôle perçu, connaissance des dispositifs de sécurité, et comportement en cas d’incendie dans un tunnel routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psihologia Resurselor Umane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067681v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer et modéliser les risques : apports et limites de différents paradigmes dans le diagnostic de sécurité</w:t>
               </w:r>
@@ -3642,260 +3642,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences des collectifs : développement et perspectives</w:t>
+                <w:t xml:space="preserve">Culture, perception des risques et explication des accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067728v1</w:t>
+                <w:t xml:space="preserve">hal-02067732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réorganisation du travail et &amp;quot;Logiques métiers&amp;quot;: à propos de quelques résistances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les compétences des collectifs : développement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067743v1</w:t>
+                <w:t xml:space="preserve">hal-02067728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, perception des risques et explication des accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réorganisation du travail et &amp;quot;Logiques métiers&amp;quot;: à propos de quelques résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067732v1</w:t>
+                <w:t xml:space="preserve">hal-02067743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Position, Gender, Accident Severity, and Causal Attribution</w:t>
               </w:r>
@@ -4517,165 +4517,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational safety and health problems in Côte d'Ivoire. A diagnosis and some possible remedies</w:t>
+                <w:t xml:space="preserve">Les accidents de la circulation en Côte d'Ivoire : voies d'analyse et de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Labour Review</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067526v1</w:t>
+                <w:t xml:space="preserve">hal-02067754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accidents de la circulation en Côte d'Ivoire : voies d'analyse et de recherche</w:t>
+                <w:t xml:space="preserve">Occupational safety and health problems in Côte d'Ivoire. A diagnosis and some possible remedies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+              <w:t xml:space="preserve">International Labour Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067754v1</w:t>
+                <w:t xml:space="preserve">hal-02067526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des attributions causales des accidents</w:t>
               </w:r>
@@ -6219,51 +6219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belhaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Sahli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa Ngueutsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231153799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-023-00763-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02187-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hagl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.07.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.06.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1259508" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatchima Mayaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0081246315570356" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1119807" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2014.888545" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Valli&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Peltzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dagou Kom&#233;nan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2014.906079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.11.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1249TCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9V8MLVM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2013.09.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brisbois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0044-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Calatan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870110036577" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2008.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSB6PTV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.703.0271" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Oprea Ciobanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cadet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.681.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jpa.v14i2.30620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Causs&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouverot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Scarnato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Mallaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Croize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Medina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouzon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2001.tb02056.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JCPK9JDW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.1998.tb01291.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WWT5BC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Kouassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;a Kipr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elouafa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perkins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877033v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Belhaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Sahli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa Ngueutsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-023-00763-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngueutsa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagneno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wassouo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941231153799" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04839848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02187-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hagl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2020.07.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.06.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2016.1259508" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatchima Mayaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0081246315570356" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2015.1119807" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Safi&#233;tou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.03.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2014.888545" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Valli&#232;res" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Peltzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dagou Kom&#233;nan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Abdellaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14330237.2014.906079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi&#233;tou Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.11.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1249TCM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9V8MLVM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2013.09.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709132" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.2012.709112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brisbois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0044-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Calatan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669870110036577" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2008.01.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSB6PTV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Oprea Ciobanu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.703.0271" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067689v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cadet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.681.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jpa.v14i2.30620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Causs&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouverot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Scarnato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Mallaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Croize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/502232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067728v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Medina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouzon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2001.tb02056.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JCPK9JDW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.1998.tb01291.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WWT5BC6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062785v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Kouassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;a Kipr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04877161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elouafa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perkins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>