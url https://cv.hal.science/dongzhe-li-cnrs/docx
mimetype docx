--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for All-Electrical Skyrmion Detection in van der Waals Tunnel Junctions</w:t>
+                <w:t xml:space="preserve">Recent advances in the synthesis, photo-/electrocatalytic properties and applications of MXenes/bismuth-related composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongzhe Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soumyajyoti Haldar</w:t>
+                <w:t xml:space="preserve">Dongsheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Heinze</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guanyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04238⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.155098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.155098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458778v1</w:t>
+                <w:t xml:space="preserve">hal-04684991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the synthesis, photo-/electrocatalytic properties and applications of MXenes/bismuth-related composites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal for All-Electrical Skyrmion Detection in van der Waals Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boutinaud</w:t>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyajyoti Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Zheng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 498, pp.155098. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.155098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684991v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of stable nanoscale skyrmions in monolayer Fe$_5$GeTe$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyajyoti Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -606,412 +606,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for All-Electrical Spin Manipulation and Detection for a Single Molecule on Boron-Substituted Graphene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Strain-Driven Zero-Field Near-10 nm Skyrmions in Two-Dimensional van der Waals Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mads Brandbyge</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyajyoti Haldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Heinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.129.027201⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721897v1</w:t>
+                <w:t xml:space="preserve">hal-03783070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Differential Resistance in Spin-Crossover Molecular Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Proposal for All-Electrical Spin Manipulation and Detection for a Single Molecule on Boron-Substituted Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Brandbyge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01934⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (2), pp.027201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.129.027201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748764v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Driven Zero-Field Near-10 nm Skyrmions in Two-Dimensional van der Waals Heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Negative Differential Resistance in Spin-Crossover Molecular Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massine Kelai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (32), pp.7514-7520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783070v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface states and related quantum interference in ab initio electron transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas L Bertelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1019,51 +1019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Papior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Brandbyge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1097,51 +1097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant anisotropic magnetoresistance through a tilted molecular π -orbital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant anisotropic magnetoresistance through a tilted molecular π -orbital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,325 +1299,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonmagnetic single-molecule spin-filter based on quantum interference</w:t>
+                <w:t xml:space="preserve">Controlling the magnetic exchange coupling in hybrid heterojunctions via spacer layers of π -conjugated molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atindra Nath Pal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quentin Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudipto Chakrabarti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayelet Vilan</w:t>
+                <w:t xml:space="preserve">Yannick Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13537-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (14), pp.144405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02402503v1</w:t>
+                <w:t xml:space="preserve">cea-02091363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the magnetic exchange coupling in hybrid heterojunctions via spacer layers of π -conjugated molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonmagnetic single-molecule spin-filter based on quantum interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atindra Nath Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Arnoux</w:t>
+                <w:t xml:space="preserve">Soumyajit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Blouzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dongzhe Li</w:t>
+                <w:t xml:space="preserve">Sudipto Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dappe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Smogunov</w:t>
+                <w:t xml:space="preserve">Ayelet Vilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (14), pp.144405. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.5565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13537-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02091363v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02402503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning spin filtering by anchoring groups in benzene derivative molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick J Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,51 +1677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry aspects of spin filtering in molecular junctions: Hybridization and quantum interference effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajdeep Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1805,269 +1805,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect spin filtering by symmetry in molecular junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Magnetocrystalline anisotropy of Fe and Co slabs and clusters on SrTiO$_3$ by first-principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Smogunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93, pp.201403. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01485684v1</w:t>
+                <w:t xml:space="preserve">hal-01271728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocrystalline anisotropy of Fe and Co slabs and clusters on SrTiO$_3$ by first-principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfect spin filtering by symmetry in molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 93, pp.201403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.201403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271728v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01485684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry-selected spin-split hybrid states in C$_{60}$ / ferromagnetic interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Leo Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-scale dynamics of light-induced spin cross-over in a two-dimensional layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Bairagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Kartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.12212. </w:t>
@@ -2291,51 +2291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C$_{60}$ as an Atom Trap to Capture Co Adatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2425,90 +2425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the Structure of Two-Dimensional Self-Assembled Nanoarchitectures Based on Ni$^{ll}$–Salen Building Blocks**</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Viciano-Chumillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick J. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (42), pp.13566 - 13575. </w:t>
@@ -2546,64 +2546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out- versus in-plane magnetic anisotropy of free Fe and Co nanocrystals: Tight-binding and first-principles studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,77 +2708,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetocrystalline anisotropy energy of Fe$(001)$, Fe$(110)$ slabs and nanoclusters: a detailed local analysis within a tight-binding model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Heinze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04238" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfeng Ye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kollwitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Schrautzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.L220404" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barreteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Brandbyge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.027201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01934" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03287" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L Bertelsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papior" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smogunov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.033017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pauly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.033184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02402503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Nath Pal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajit Sarkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipto Chakrabarti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Vilan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13537-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02091363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144405" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab2846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Banerjee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maliyov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.201403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Leo Kawahara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.085425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kartsev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512723c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Viciano-Chumillas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Castell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205409" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducastelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spanjaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfeng Ye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Heinze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04238" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kollwitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Schrautzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.L220404" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03287" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barreteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Brandbyge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.027201" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L Bertelsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papior" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smogunov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.033017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pauly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.033184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02091363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02402503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Nath Pal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajit Sarkar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipto Chakrabarti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Vilan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13537-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab2846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Banerjee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maliyov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.201403" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Leo Kawahara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.085425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kartsev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512723c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Viciano-Chumillas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Castell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205409" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducastelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spanjaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>