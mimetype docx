--- v1 (2026-04-08)
+++ v2 (2026-05-23)
@@ -66,2625 +66,2755 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Skyrmion Topological Transition Driven by Higher-Order Exchange Interactions in Janus MnSeTe</w:t>
+                <w:t xml:space="preserve">Strongly Enhanced Lifetime of Higher-Order Bimerons and Antibimerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megha Arya</w:t>
+                <w:t xml:space="preserve">Shiwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz A Goerzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Calmels</w:t>
+                <w:t xml:space="preserve">Changsheng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Arras</w:t>
+                <w:t xml:space="preserve">Stefan Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumyajyoti Haldar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c04452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366108v1</w:t>
+                <w:t xml:space="preserve">hal-05611940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the synthesis, photo-/electrocatalytic properties and applications of MXenes/bismuth-related composites</w:t>
+                <w:t xml:space="preserve">A New Skyrmion Topological Transition Driven by Higher-Order Exchange Interactions in Janus MnSeTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongsheng Li</w:t>
+                <w:t xml:space="preserve">Megha Arya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz A Goerzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanyu Wang</w:t>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanfeng Ye</w:t>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boutinaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xu Zheng</w:t>
+                <w:t xml:space="preserve">Soumyajyoti Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.155098⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c04452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684991v1</w:t>
+                <w:t xml:space="preserve">hal-05366108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for All-Electrical Skyrmion Detection in van der Waals Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyajyoti Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Heinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of stable nanoscale skyrmions in monolayer Fe$_5$GeTe$_2$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soumyajyoti Haldar</w:t>
+                <w:t xml:space="preserve">Recent advances in the synthesis, photo-/electrocatalytic properties and applications of MXenes/bismuth-related composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongsheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanfeng Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Kollwitz</w:t>
+                <w:t xml:space="preserve">Philippe Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Schrautzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moritz A Goerzen</w:t>
+                <w:t xml:space="preserve">Xu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (22), pp.L220404. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.155098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.L220404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.155098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610069v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Driven Zero-Field Near-10 nm Skyrmions in Two-Dimensional van der Waals Heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prediction of stable nanoscale skyrmions in monolayer Fe$_5$GeTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyajyoti Haldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Kollwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Schrautzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz A Goerzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03287⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (22), pp.L220404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.L220404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783070v1</w:t>
+                <w:t xml:space="preserve">hal-04610069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for All-Electrical Spin Manipulation and Detection for a Single Molecule on Boron-Substituted Graphene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Negative Differential Resistance in Spin-Crossover Molecular Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mads Brandbyge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yongfeng Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massine Kelai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.129.027201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (32), pp.7514-7520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721897v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Differential Resistance in Spin-Crossover Molecular Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Strain-Driven Zero-Field Near-10 nm Skyrmions in Two-Dimensional van der Waals Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyajyoti Haldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01934⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c03287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748764v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface states and related quantum interference in ab initio electron transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Proposal for All-Electrical Spin Manipulation and Detection for a Single Molecule on Boron-Substituted Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas L Bertelsen</w:t>
+                <w:t xml:space="preserve">Cyrille Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Brandbyge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.3.033017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (2), pp.027201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.129.027201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374686v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant anisotropic magnetoresistance through a tilted molecular π -orbital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Surface states and related quantum interference in ab initio electron transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas L Bertelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Pauly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Nick Papior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Brandbyge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.033184⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.3.033017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059813v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant anisotropic magnetoresistance through a tilted molecular π -orbital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.033184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374690v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the magnetic exchange coupling in hybrid heterojunctions via spacer layers of π -conjugated molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant anisotropic magnetoresistance through a tilted molecular π -orbital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Arnoux</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fabian Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.033184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02091363v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonmagnetic single-molecule spin-filter based on quantum interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atindra Nath Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atindra Nath Pal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dongzhe Li</w:t>
+                <w:t xml:space="preserve">Soumyajit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumyajit Sarkar</w:t>
+                <w:t xml:space="preserve">Sudipto Chakrabarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelet Vilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.5565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-13537-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02402503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning spin filtering by anchoring groups in benzene derivative molecular junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Controlling the magnetic exchange coupling in hybrid heterojunctions via spacer layers of π -conjugated molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab2846⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (14), pp.144405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336477v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02091363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry aspects of spin filtering in molecular junctions: Hybridization and quantum interference effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajdeep Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Maliyov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Romanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.115403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocrystalline anisotropy of Fe and Co slabs and clusters on SrTiO$_3$ by first-principles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Tuning spin filtering by anchoring groups in benzene derivative molecular junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (40), pp.405301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab2846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271728v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect spin filtering by symmetry in molecular junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick J. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.201403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.201403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01485684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-selected spin-split hybrid states in C$_{60}$ / ferromagnetic interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Magnetocrystalline anisotropy of Fe and Co slabs and clusters on SrTiO$_3$ by first-principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Smogunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93, pp.085425. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01481437v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-scale dynamics of light-induced spin cross-over in a two-dimensional layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+                <w:t xml:space="preserve">Symmetry-selected spin-split hybrid states in C$_{60}$ / ferromagnetic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Leo Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Iasco</w:t>
+                <w:t xml:space="preserve">Jérôme Lagoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dongzhe Li</w:t>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12212⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.085425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.085425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987546v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01481437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C$_{60}$ as an Atom Trap to Capture Co Adatoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular-scale dynamics of light-induced spin cross-over in a two-dimensional layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Bairagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Yang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kartsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp512723c⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01366498v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Structure of Two-Dimensional Self-Assembled Nanoarchitectures Based on Ni$^{ll}$–Salen Building Blocks**</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C$_{60}$ as an Atom Trap to Capture Co Adatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Viciano-Chumillas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Smogunov</w:t>
+                <w:t xml:space="preserve">Vincent Repain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Latil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
+                <w:t xml:space="preserve">Yann Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (42), pp.13566 - 13575. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.6873-6879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201403169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp512723c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01376984v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01366498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tailoring the Structure of Two-Dimensional Self-Assembled Nanoarchitectures Based on Ni$^{ll}$–Salen Building Blocks**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Viciano-Chumillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongzhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Smogunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (42), pp.13566 - 13575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01376984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Out- versus in-plane magnetic anisotropy of free Fe and Co nanocrystals: Tight-binding and first-principles studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.205409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.205409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01376278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2694,157 +2824,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetocrystalline anisotropy energy of Fe$(001)$, Fe$(110)$ slabs and nanoclusters: a detailed local analysis within a tight-binding model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongzhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smogunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2991,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfeng Ye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Heinze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04238" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kollwitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Schrautzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.L220404" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03287" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barreteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Brandbyge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.027201" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L Bertelsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papior" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smogunov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.033017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pauly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.033184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02091363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02402503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Nath Pal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajit Sarkar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipto Chakrabarti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Vilan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13537-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab2846" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Banerjee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maliyov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.201403" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Leo Kawahara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.085425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kartsev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512723c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Viciano-Chumillas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Castell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205409" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducastelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spanjaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsheng Song" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Heinze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfeng Ye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.155098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kollwitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Schrautzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.L220404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bairagi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massine Kelai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01934" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c03287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barreteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Brandbyge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.027201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L Bertelsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papior" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smogunov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.033017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pauly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.033184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02402503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atindra Nath Pal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajit Sarkar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipto Chakrabarti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Vilan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13537-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02091363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144405" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajdeep Banerjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Mondal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maliyov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Romanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.115403" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab2846" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.201403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Leo Kawahara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.085425" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iasco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kartsev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Girard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512723c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Viciano-Chumillas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Latil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403169" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Castell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.205409" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducastelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spanjaard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>