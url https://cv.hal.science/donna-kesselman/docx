--- v0 (2026-03-31)
+++ v1 (2026-05-08)
@@ -823,200 +823,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Recession and New US Automobile Employment Norms: Financial Rationale in the Work and Employment Grey Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zone grise d'emploi, pouvoir de l'employeur et espace public : une illustration à partir du cas Uber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dieuaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna Kesselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 72 (n° 3), pp. 433-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041092ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970075v1</w:t>
+                <w:t xml:space="preserve">hal-01970074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone grise d'emploi, pouvoir de l'employeur et espace public : une illustration à partir du cas Uber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Great Recession and New US Automobile Employment Norms: Financial Rationale in the Work and Employment Grey Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna Kesselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58/2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1041092ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01970074v1</w:t>
+                <w:t xml:space="preserve">hal-01970075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la rivatisation syndicale aux Etats-Unis</w:t>
               </w:r>
@@ -1632,195 +1632,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le président des travailleurs ?</w:t>
+                <w:t xml:space="preserve">Zona Cinzenta do emprego, poder do empregador e espaço público</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna Kesselman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dieuaide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodrigo Carelli, Tiago Cavalcanti e Vanessa Patriota. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Rêve américain à l'épreuve de Donald Trump Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-36358-351-2</w:t>
+              <w:t xml:space="preserve">Futuro do Trabalho: os efeitos da revolução digital na sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escola Superior do Ministério Público da União, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487473v1</w:t>
+                <w:t xml:space="preserve">hal-04487475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zona Cinzenta do emprego, poder do empregador e espaço público</w:t>
+                <w:t xml:space="preserve">Le président des travailleurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna Kesselman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futuro do Trabalho: os efeitos da revolução digital na sociedade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Escola Superior do Ministério Público da União, 2020</w:t>
+              <w:t xml:space="preserve">Le Rêve américain à l'épreuve de Donald Trump Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-36358-351-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487475v1</w:t>
+                <w:t xml:space="preserve">hal-04487473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Obama Administration’s Labor and Employment Legacy</w:t>
               </w:r>
@@ -1907,77 +1907,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubérisation, espace public et parties prenantes : vers une nouvelle configuration des relations d’emploi et de travail dans les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dieuaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna Kesselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2248,51 +2248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="459C90FF"/>
+    <w:nsid w:val="5BD0079B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2479,51 +2479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donna-kesselman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5654-1521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03681459v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Kesselman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04572763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandewattyne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110479ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04188342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258918785104b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04188233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.173.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04188515v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.9841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04188522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258918785104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970075v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieuaide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041092ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauviat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Julliard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schirrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas G. Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04188525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04487473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04487475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04487478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gantois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/donna-kesselman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5654-1521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03681459v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Kesselman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04572763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandewattyne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110479ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04188342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258918785104b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04188233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.173.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04188515v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.9841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04188522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258918785104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieuaide" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041092ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauviat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Julliard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schirrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas G. Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04188525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04487475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04487473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04487478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gantois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>