--- v0 (2026-03-31)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -238,278 +238,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface evolution and wind effects during a cyclonic eddy splitting event in the Balearic Sea</w:t>
+                <w:t xml:space="preserve">Internal Kelvin Waves in a Broad, Mid-Latitude Fjord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helga Huntley</w:t>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maristella Berta</w:t>
+                <w:t xml:space="preserve">A.W. Ratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Centurioni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Han</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-3221-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (7), e2024JC021664 (30p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JC021664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471372v1</w:t>
+                <w:t xml:space="preserve">hal-05206203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Kelvin Waves in a Broad, Mid-Latitude Fjord</w:t>
+                <w:t xml:space="preserve">Surface evolution and wind effects during a cyclonic eddy splitting event in the Balearic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Huntley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lazure</w:t>
+                <w:t xml:space="preserve">Maristella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.W. Ratsimandresy</w:t>
+                <w:t xml:space="preserve">Luca Centurioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Han</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leo Middleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (7), e2024JC021664 (30p.). </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.3221-3240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JC021664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-21-3221-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206203v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertial Oscillations and Frontal Processes in an Alboran Sea Jet: Effects on Divergence and Vertical Transport</w:t>
               </w:r>
@@ -521,51 +521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maristella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Shcherbina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -623,732 +623,2736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physical oceanography of Fortune Bay, an overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The 18.6-year lunar nodal cycle may affect ecosystems on the Northwest Atlantic continental shelves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqi Han</w:t>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102698⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203907v1</w:t>
+                <w:t xml:space="preserve">insu-03779801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources, quality and transfers of organic matter in a highly-stratified sub-Arctic coastal system (Saint-Pierre-et-Miquelon, NW Atlantic)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug and pesticide usage for sea lice treatment in salmon aquaculture sites in a Canadian province from 2016 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Meziane</w:t>
+                <w:t xml:space="preserve">Dounia Hamoutene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Grall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">Vanessa Oldford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Donnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102483⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.4475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08538-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246768v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive oceanographic dataset of a subpolar, mid-latitude broad fjord: Fortune Bay, Newfoundland, Canada</w:t>
+                <w:t xml:space="preserve">The physical oceanography of Fortune Bay, an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Ratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoqi Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-1877-2020⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, 102698 (21p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03683234v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sources, quality and transfers of organic matter in a highly-stratified sub-Arctic coastal system (Saint-Pierre-et-Miquelon, NW Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.102483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive oceanographic dataset of a subpolar, mid-latitude broad fjord: Fortune Bay, Newfoundland, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Ratsimandresy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.1877-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1877-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03683234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of geographic zones of influence associated with surface circulation for Aquaculture Bay Management Area application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Ratsimandresy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.103291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2019.103291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growth Response of Arctica Islandica to North Atlantic Oceanographic Conditions Since 1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.UNSP 483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal distribution of farmed Atlantic salmon after experimental release from sea cage sites in Newfoundland (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Hamoutene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 492, pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking the presence of visual indicators of aquaculture deposition to changes in epibenthic richness at finfish sites installed over hard bottom substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Hamoutene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190 (12), pp.750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-018-7108-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condition and biochemical profile of blue mussels ( Mytilus edulis L.) cultured at different depths in a cold water coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Gallardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Parrish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2017.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The usage of visual indicators in regulatory monitoring at hard-bottom finfish aquaculture sites in Newfoundland (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Hamoutene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (1-2), pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.04.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salish Sea Temperature, Salinity and Oxygen observations in 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in the structure of the water column as captured by Slocum glider CTD and by CTD from a research vessel and assessment of internal waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratsimandresy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05471597v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, St. John's, France. IEEE, pp.1-10, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/oceans.2014.7003283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canadian Atlantic Shelf Temperature-Salinity (CASTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Coyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Galbraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20383/102.0739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fortune Bay's internal Kelvin waves data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20383/103.0636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortune Bay physical oceanography overview, data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.13526366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inertial oscillations and frontal processes in an Alboran Sea jet, data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristella Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Shcherbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Freilich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.21432558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortune Bay (NL, Canada) oceanographic observations May 2015 - May 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/62314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sea Surface Temperature and Salinity observed along the B.C. coast in 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cummins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Boldt et al. (Eds.), State of the physical, biological and selected fishery resources of Pacific Canadian marine ecosystems in 2022, Canadian Technical Report of Fisheries and Aquatic Sciences 3542, Institute of Ocean Sciences, Fisheries and Oceans Canada. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salish Sea Temperature, Salinity and Oxygen observations in 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Boldt et al. (Eds.), State of the physical, biological and selected fishery resources of Pacific Canadian marine ecosystems in 2022, Canadian Technical Report of Fisheries and Aquatic Sciences 3542, Institute of Ocean Sciences, Fisheries and Oceans Canada. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the variability of the ocean currents in the Coast of Bays area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Ratsimandresy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Snook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cummins</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">In Boldt et al. (Eds.), State of the physical, biological and selected fishery resources of Pacific Canadian marine ecosystems in 2022, Canadian Technical Report of Fisheries and Aquatic Sciences 3542, Institute of Ocean Sciences, Fisheries and Oceans Canada. 2023</w:t>
+                <w:t xml:space="preserve">Pierre Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canadian Science Advisory Secretariat Research Document 2019/008, Fisheries and Oceans Canada. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471609v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coast of Bays seawater vertical and horizontal structure (2009-13): Hydrographic structure, spatial variability and seasonality based on the Program for Aquaculture Regulatory Research (PARR) 2009-13 oceanographic surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Ratsimandresy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canadian Science Advisory Secretariat Research Document 2017/077, Fisheries and Oceans Canada. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coast of Bays Metrics: Geography, Hydrology and Physical Oceanography of an Aquaculture Area of the South Coast of Newfoundland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Ratsimandresy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canadian Science Advisory Secretariat Research Document 2017/076, Fisheries and Oceans Canada. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The physical oceanography of a broad, mid-latitude fjord : observations, seasonality and wind response of Fortune Bay (Newfoundland, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geophysics [physics.geo-ph]. Université de Bretagne occidentale - Brest, 2022. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022BRES0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04212424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1495,51 +3499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cyr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Atchison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Bishop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Donnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-1463-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Donnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Huntley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Centurioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Middleton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3221-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Ratsimandresy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Han" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021664" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shcherbina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Freilich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC019004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Ratsimandresy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqi Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102698" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bridier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1877-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poitevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00483" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chandler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cummins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coyne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cyr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Atchison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Bishop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Donnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-1463-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Donnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Ratsimandresy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Han" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021664" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Huntley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Centurioni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Middleton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-3221-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Esposito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Shcherbina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Freilich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC019004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poitevin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103783" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoutene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oldford" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08538-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Ratsimandresy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqi Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bridier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102483" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1877-2020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2019.103291" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cote" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Marshall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Cross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6TR9BQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Salvo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7108-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gallardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Mills" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Parrish" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.07.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S8NWRM2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.04.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN5QSLJC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratsimandresy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachmayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceans.2014.7003283" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galbraith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Geoffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20383/102.0739" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20383/103.0636" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.13526366" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607047v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.21432558" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/62314" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chandler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cummins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Snook" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doody" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04212424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BRES0110" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>