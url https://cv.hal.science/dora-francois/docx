--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -465,165 +465,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gostar e não gostar:-representações culturais na gastronomia</w:t>
+                <w:t xml:space="preserve">Former, informer et transformer l'enseignant de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora François-Salsano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aula inaugural UniCEUB – Centro Universitario de Brasília Brasil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Conférence d'ouverture du Séminaire Régional de Recherches d'Expression Française -SEMIFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230366v1</w:t>
+                <w:t xml:space="preserve">hal-03230369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former, informer et transformer l'enseignant de langues</w:t>
+                <w:t xml:space="preserve">Gostar e não gostar:-representações culturais na gastronomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora François-Salsano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'ouverture du Séminaire Régional de Recherches d'Expression Française -SEMIFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Brasilia, Brésil</w:t>
+              <w:t xml:space="preserve">Aula inaugural UniCEUB – Centro Universitario de Brasília Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230369v1</w:t>
+                <w:t xml:space="preserve">hal-03230366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectivas da formação profissional em Letras em contextos de cooperação internacional</w:t>
               </w:r>
@@ -672,165 +672,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle éducationnel brésilien et ses pratiques spécifiques</w:t>
+                <w:t xml:space="preserve">La place du jeune enfant dans la pratique des langues à la crèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Modèles éducatifs internationaux, approche comparée. Enseigner à l'étranger, une opportunité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence JCI - Jeune Chambre Économique de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229250v1</w:t>
+                <w:t xml:space="preserve">hal-03230370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du jeune enfant dans la pratique des langues à la crèche</w:t>
+                <w:t xml:space="preserve">Les langues étrangères au premier degré : l'immédiateté des parents et le conformisme des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JCI - Jeune Chambre Économique de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Pluri-l Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230370v1</w:t>
+                <w:t xml:space="preserve">hal-03229239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Modèle du vivant en pédagogie</w:t>
               </w:r>
@@ -892,372 +892,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues étrangères au premier degré : l'immédiateté des parents et le conformisme des enseignants</w:t>
+                <w:t xml:space="preserve">Immigration et intégration : une éducation nationale imposée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Pluri-l Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Immigration - émigration : regards transculturels croisés Europe – Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229239v1</w:t>
+                <w:t xml:space="preserve">hal-03229238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration et intégration : une éducation nationale imposée</w:t>
+                <w:t xml:space="preserve">Le modèle éducationnel brésilien et ses pratiques spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Immigration - émigration : regards transculturels croisés Europe – Brésil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Modèles éducatifs internationaux, approche comparée. Enseigner à l'étranger, une opportunité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229238v1</w:t>
+                <w:t xml:space="preserve">hal-03229250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Éducation : une question de femme</w:t>
+                <w:t xml:space="preserve">La musique dans la construction linguistique et culturelle des langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Les représentations socioculturelles de la femme en Europe et en Amérique latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Rôle, interférences et représentations de la musique dans la construction culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229254v1</w:t>
+                <w:t xml:space="preserve">hal-03230361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique dans la construction linguistique et culturelle des langues étrangères</w:t>
+                <w:t xml:space="preserve">Langues et Cultures : Enjeux et Perspectives de la formation des Enseignants en France - du plurilinguisme à l'interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rôle, interférences et représentations de la musique dans la construction culturelle</w:t>
+              <w:t xml:space="preserve">Multilinguisme, interculturalité dans la formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230361v1</w:t>
+                <w:t xml:space="preserve">hal-03230360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues et Cultures : Enjeux et Perspectives de la formation des Enseignants en France - du plurilinguisme à l'interculturel</w:t>
+                <w:t xml:space="preserve">L’Éducation : une question de femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multilinguisme, interculturalité dans la formation des enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Les représentations socioculturelles de la femme en Europe et en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230360v1</w:t>
+                <w:t xml:space="preserve">hal-03229254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des langues étrangères à l’école maternelle</w:t>
               </w:r>
@@ -2032,51 +2032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78DBA4D0"/>
+    <w:nsid w:val="89412E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2263,51 +2263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dora-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1166-3518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137729146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fran&#231;ois-Salsano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Machado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manuela S&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Ara&#250;jo E S&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/qp0z-w569" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Juuti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Andrade Ana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ara&#250;jo E S&#225; M." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Batista" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Carlos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/e94f-8142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-decouvrir_le_plurilinguisme_des_l_ecole_maternelle_dora_francois_salsano-9782296091757-29532.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://7letras.com.br/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dora-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1166-3518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137729146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Fran&#231;ois-Salsano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Machado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manuela S&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Ara&#250;jo E S&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/qp0z-w569" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Juuti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Andrade Ana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ara&#250;jo E S&#225; M." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Batista" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Carlos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/e94f-8142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-decouvrir_le_plurilinguisme_des_l_ecole_maternelle_dora_francois_salsano-9782296091757-29532.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://7letras.com.br/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>